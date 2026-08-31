--- v0 (2026-07-02)
+++ v1 (2026-08-31)
@@ -11,97 +11,164 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Posisi Gembok" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="4">
+  <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="14"/>
     </font>
     <font>
       <i val="1"/>
       <color rgb="0064748B"/>
       <sz val="9"/>
     </font>
     <font>
       <color rgb="0064748B"/>
       <sz val="9"/>
     </font>
+    <font>
+      <b val="1"/>
+      <color rgb="00FFFFFF"/>
+      <sz val="12"/>
+    </font>
+    <font>
+      <b val="1"/>
+      <sz val="10"/>
+    </font>
+    <font>
+      <b val="1"/>
+      <i val="1"/>
+      <color rgb="004A5468"/>
+      <sz val="10"/>
+    </font>
+    <font>
+      <b val="1"/>
+      <color rgb="00FFFFFF"/>
+      <sz val="9"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="7">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="003B6FE6"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="00E4E9F1"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="00F1F4F9"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="001F9D52"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="002563EB"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="1">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="00D5DCE6"/>
+      </left>
+      <right style="thin">
+        <color rgb="00D5DCE6"/>
+      </right>
+      <top style="thin">
+        <color rgb="00D5DCE6"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="00D5DCE6"/>
+      </bottom>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="4">
+  <cellXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -426,81 +493,7865 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:A3"/>
+  <dimension ref="A1:F475"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="62" customWidth="1" min="3" max="3"/>
     <col width="12" customWidth="1" min="4" max="4"/>
     <col width="16" customWidth="1" min="5" max="5"/>
     <col width="26" customWidth="1" min="6" max="6"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>REPORT POSISI GEMBOK</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Wilayah &gt; Area &gt; Segment &gt; ODP / JB  ·  per 2026-07-02</t>
+          <t>Wilayah &gt; Area &gt; Segment &gt; ODP / JB  ·  per 2026-08-31</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>0 wilayah · 0 area · 0 segment · 0 ODP · 0 JB · Gembok ODP 0 · Gembok JB 0 · Total Gembok 0 · Tikor 0/0 (0 dipinjam, 0 terlambat)</t>
+          <t>1 wilayah · 9 area · 110 segment · 105 ODP · 27 JB · Gembok ODP 105 · Gembok JB 27 · Total Gembok 132 · Tikor 103/27 (0 dipinjam, 0 terlambat)</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" ht="20" customHeight="1">
+      <c r="A5" s="4" t="inlineStr">
+        <is>
+          <t>📍 WILAYAH: LAINNYA    (9 area · 105 ODP · 27 JB · 132 Gembok · Tikor 103/27)</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">   🗂 AREA: ABIANSEMAL   (1 ODP · 0 JB · 1 Gembok)</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-09-D2728-M242S1</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B8" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C8" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D8" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E8" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F8" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="B9" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C9" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Pendet, Abiansemal, Kec. Abiansemal, Kabupaten Badung, Bali  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D9" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E9" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-12</t>
+        </is>
+      </c>
+      <c r="F9" s="8" t="inlineStr">
+        <is>
+          <t>-8.543095, 115.214168</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">   🗂 AREA: BADUNG   (9 ODP · 1 JB · 10 Gembok)</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPFO POLOS(ODP LOS,REKTI)</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B13" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C13" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D13" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E13" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F13" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="B14" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C14" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Umalas Lestari No. ~80363-2069 KEROBOKAN - KUTA UTARA, Badung, Bali 80361 IDN CRT         : CRT2212010913 OLT         : BA-DPS-02-LT2-TCPK PON         : 1/1/11:10  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D14" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E14" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-05</t>
+        </is>
+      </c>
+      <c r="F14" s="8" t="inlineStr">
+        <is>
+          <t>-8.665963, 115.159603</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-01-D0669-M092S5</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B17" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C17" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D17" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E17" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F17" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="B18" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C18" s="8" t="inlineStr">
+        <is>
+          <t>Dekat Jl. Cendrawasih 88, Kerobokan Kelod, Kec. Kuta Utara, Kabupaten Badung, Bali 80361  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D18" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E18" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-14</t>
+        </is>
+      </c>
+      <c r="F18" s="8" t="inlineStr">
+        <is>
+          <t>-8.674701, 115.153796</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-02-D0303-M047S1</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B21" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C21" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D21" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E21" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F21" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="B22" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C22" s="8" t="inlineStr">
+        <is>
+          <t>Dekat Tatkala Villa, Jalan Cendrawasih no 55XX Seminyak, Jl. Petitenget, Kerobokan Kelod, Kec. Kuta Utara, Kabupaten Badung, Bali 80361  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D22" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E22" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-14</t>
+        </is>
+      </c>
+      <c r="F22" s="8" t="inlineStr">
+        <is>
+          <t>-8.650740, 115.165680</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-02-LT2-TCPK</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         JB (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B25" s="9" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C25" s="9" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D25" s="9" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E25" s="9" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F25" s="9" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="B26" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C26" s="8" t="inlineStr">
+        <is>
+          <t>‎Jl. Bumbak Dauh, Kerobokan Kelod, Kec. Kuta Utara, Kabupaten Badung, Bali 80361  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D26" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E26" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-14</t>
+        </is>
+      </c>
+      <c r="F26" s="8" t="inlineStr">
+        <is>
+          <t>-8.665917, 115.155680</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-02-M62S1</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B29" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C29" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D29" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E29" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F29" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="B30" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C30" s="8" t="inlineStr">
+        <is>
+          <t>Dekat Tatkala Villa, Jalan Cendrawasih no 55XX Seminyak, Jl. Petitenget, Kerobokan Kelod, Kec. Kuta Utara, Kabupaten Badung, Bali 80361  Patokan disebrang Indomaret  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D30" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E30" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-14</t>
+        </is>
+      </c>
+      <c r="F30" s="8" t="inlineStr">
+        <is>
+          <t>-8.645390, 115.169010</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-09-D2487-M210S7</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B33" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C33" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D33" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E33" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F33" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="B34" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C34" s="8" t="inlineStr">
+        <is>
+          <t>ODP1 Jl. Oleg No. ~80352-1652 DAUH YEH CANI - ABIANSEMAL, Badung, Bali 80352 IDN ( BA-MGW-03-LT2-MRGA 1/2/5 )  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D34" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E34" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F34" s="8" t="inlineStr">
+        <is>
+          <t>-8.526868, 115.202066</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-09-D2647-M239S5</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B37" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C37" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D37" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E37" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F37" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="B38" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C38" s="8" t="inlineStr">
+        <is>
+          <t>DPFO Jl. Raya Denpasar No. 74 ABIANSEMAL - ABIANSEMAL, Badung, Bali (OLT : BA-DPS-09-LT6-MGWI PON : -1/2/12)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D38" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E38" s="8" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
+      <c r="F38" s="8" t="inlineStr">
+        <is>
+          <t>-8.534750, 115.213972</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-09-D2657-M239S4</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B41" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C41" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D41" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E41" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F41" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="B42" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C42" s="8" t="inlineStr">
+        <is>
+          <t>MS RUMAH NN56, Jl. Raya Latu Gang Giri Sari, - , Open Area Abiansemal, Badung, Bali (OLT:BA-DPS-09-LT6-MGWI PON: -1/2/12 )  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D42" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E42" s="8" t="inlineStr">
+        <is>
+          <t>2026-07-31</t>
+        </is>
+      </c>
+      <c r="F42" s="8" t="inlineStr">
+        <is>
+          <t>-8.539390, 115.213276</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-09-M049S6</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B45" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C45" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D45" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E45" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F45" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="B46" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C46" s="8" t="inlineStr">
+        <is>
+          <t>Kerobokan, kec. kuta utara, kab, badung, bali  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D46" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E46" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-14</t>
+        </is>
+      </c>
+      <c r="F46" s="8" t="inlineStr">
+        <is>
+          <t>-8.630250, 115.190300</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: MGW-03-D1366-M187S4</t>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B49" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C49" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D49" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E49" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F49" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="50">
+      <c r="B50" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C50" s="8" t="inlineStr">
+        <is>
+          <t>l. Pratu I Nyoman Kantun, No. 16, 1, Open Area Selat, Badung, Bali 80352 (BA-MGW-03-LT4-MARGA 1/2/7)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D50" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E50" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-23</t>
+        </is>
+      </c>
+      <c r="F50" s="8" t="inlineStr">
+        <is>
+          <t>-8.477481, 115.218884</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">   🗂 AREA: DENPASAR   (68 ODP · 0 JB · 68 Gembok)</t>
+        </is>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-01-D0095-M13S5</t>
+        </is>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B54" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C54" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D54" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E54" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F54" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="B55" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C55" s="8" t="inlineStr">
+        <is>
+          <t>ODP1 Jl. Kubu Anyar, Kuta, Kec. Kuta, Kabupaten Badung, Bali 80361 ( BA-DPS-07-LT3-NKLA 1/1/6 )  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D55" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E55" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-17</t>
+        </is>
+      </c>
+      <c r="F55" s="8" t="inlineStr">
+        <is>
+          <t>-8.737264, 115.168496</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-01-D0365-M042S1</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B58" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C58" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D58" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E58" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F58" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="B59" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C59" s="8" t="inlineStr">
+        <is>
+          <t>Gg. Dewata 5, Pemecutan, Kec. Denpasar Bar., Kota Denpasar, Bali 80111 (BA-DPS-01-LT4-TPRHU 1/1/2)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D59" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E59" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-21</t>
+        </is>
+      </c>
+      <c r="F59" s="8" t="inlineStr">
+        <is>
+          <t>-8.657148, 115.207670</t>
+        </is>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-01-D0433-M057S4</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B62" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C62" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D62" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E62" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F62" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="B63" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C63" s="8" t="inlineStr">
+        <is>
+          <t>955J+3V7 Padangsambian Kaja, Kota Denpasar, Bali  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D63" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E63" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-13</t>
+        </is>
+      </c>
+      <c r="F63" s="8" t="inlineStr">
+        <is>
+          <t>-8.642344, 115.182164</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-01-D0649-M089S4</t>
+        </is>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B66" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C66" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D66" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E66" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F66" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="67">
+      <c r="B67" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C67" s="8" t="inlineStr">
+        <is>
+          <t>Dekat Tatkala Villa, Jalan Cendrawasih no 55XX Seminyak, Jl. Petitenget, Kerobokan Kelod, Kec. Kuta Utara, Kabupaten Badung, Bali 80361  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D67" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E67" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-13</t>
+        </is>
+      </c>
+      <c r="F67" s="8" t="inlineStr">
+        <is>
+          <t>-8.678715, 115.163112</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-01-D0668-M092S4</t>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B70" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C70" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D70" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E70" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F70" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="71">
+      <c r="B71" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C71" s="8" t="inlineStr">
+        <is>
+          <t>ODP1 Jl. Petitenget, Gg. Cendrawasih No.9, Seminyak, Kuta, Kerobokan Kelod, Seminyak, Kec. Kuta Utara, Kabupaten Badung, Bali ( BA-DPS-01-LT5-TPRHU 1/1/11 )  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D71" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E71" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-17</t>
+        </is>
+      </c>
+      <c r="F71" s="8" t="inlineStr">
+        <is>
+          <t>-8.674615, 115.155469</t>
+        </is>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-01-D0787M115S2</t>
+        </is>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B74" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C74" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D74" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E74" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F74" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="75">
+      <c r="B75" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C75" s="8" t="inlineStr">
+        <is>
+          <t>l. Raya Muding No. 2 Kerobokan Kaja1 - Kuta Utara, Badung, Bali 80117 IDN CRT         : CRT2307003585 OLT         : - BA-DPS-01-LT4-TPRHU PON         : - 1/2/13:23  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D75" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E75" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-04</t>
+        </is>
+      </c>
+      <c r="F75" s="8" t="inlineStr">
+        <is>
+          <t>-8.650780, 115.178064</t>
+        </is>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-01-D0822-M110S7</t>
+        </is>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B78" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C78" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D78" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E78" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F78" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="79">
+      <c r="B79" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C79" s="8" t="inlineStr">
+        <is>
+          <t>Dekat Jl. Tegal Dukuh Sel. No.18A, Padangsambian, Kec. Denpasar Bar., Kota Denpasar, Bali 80117  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D79" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E79" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-13</t>
+        </is>
+      </c>
+      <c r="F79" s="8" t="inlineStr">
+        <is>
+          <t>-8.645472, 115.188956</t>
+        </is>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-01-D0833-M11753</t>
+        </is>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B82" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C82" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D82" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E82" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F82" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="83">
+      <c r="B83" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C83" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Gunung Soputan, No. ~80117-1830, , Open Area Padangsambian, Denpasar, Bali 80117 IDN (BA-DPS-01-LT5-TPRHU 1/2/8)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D83" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E83" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
+      <c r="F83" s="8" t="inlineStr">
+        <is>
+          <t>-8.686418, 115.184081</t>
+        </is>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-01-D0868-M123S3</t>
+        </is>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B86" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C86" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D86" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E86" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F86" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="87">
+      <c r="B87" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C87" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Gunung Lempuyang (Gg Gunung Slamet I) No. 30 PADANGSAMBIAN - DENPASAR BARAT, Denpasar, Bali 80117 IDN CRT         : CRT2205002523 OLT         : -BA-DPS-01-LT5-TPRHU PON         : -1/2/14:16  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D87" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E87" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-04</t>
+        </is>
+      </c>
+      <c r="F87" s="8" t="inlineStr">
+        <is>
+          <t>-8.664480, 115.196211</t>
+        </is>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-01-D1348-M188S8</t>
+        </is>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B90" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C90" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D90" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E90" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F90" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="91">
+      <c r="B91" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C91" s="8" t="inlineStr">
+        <is>
+          <t>JL. Gunung Sanghyang No. 126 A Badung,Bali80361 IDNDenpasar,BaliIDN	 CRT         : CRT2210016175                    OLT         : BA-DPS-01-LT4-TPRHU PON         : 1/2/13:4  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D91" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E91" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-06</t>
+        </is>
+      </c>
+      <c r="F91" s="8" t="inlineStr">
+        <is>
+          <t>-8.648017, 115.178685</t>
+        </is>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-01D0883-M125S4</t>
+        </is>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B94" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C94" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D94" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E94" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F94" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="95">
+      <c r="B95" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C95" s="8" t="inlineStr">
+        <is>
+          <t>DPFO Jl. Gunung Lumut, No. ~80117-2251, , Open Area Padangsambian Klod, Denpasar, Bali ( OLT : BA-DPS-01-LT3-TPRHU PON : -1/1/11)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D95" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E95" s="8" t="inlineStr">
+        <is>
+          <t>2026-07-28</t>
+        </is>
+      </c>
+      <c r="F95" s="8" t="inlineStr">
+        <is>
+          <t>-8.680441, 115.184248</t>
+        </is>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-02-D0244-M038S3</t>
+        </is>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B98" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C98" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D98" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E98" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F98" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="99">
+      <c r="B99" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C99" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Pantai Berawa No. ~80361-4523 Tibubeneng - KUTA UTARA, Denpasar, Bali 80361 IDN CRT (BA-DPS-02-LT1-TCPK 1/1/12)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D99" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E99" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-29</t>
+        </is>
+      </c>
+      <c r="F99" s="8" t="inlineStr">
+        <is>
+          <t>-8.647218, 115.150481</t>
+        </is>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-02-M64S1</t>
+        </is>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B102" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C102" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D102" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E102" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F102" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="103">
+      <c r="B103" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C103" s="8" t="inlineStr">
+        <is>
+          <t>House of Glu, Jl. Bambu Kuning II No.1, Canggu, Kutca Utara, Badung Regency, Bali 80351 ( BA-DPS-02-LT1-TCPK 1/2/2 )  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D103" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E103" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-17</t>
+        </is>
+      </c>
+      <c r="F103" s="8" t="inlineStr">
+        <is>
+          <t>-8.636352, 115.150280</t>
+        </is>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-03-D0605-M079S3</t>
+        </is>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B106" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C106" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D106" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E106" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F106" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="107">
+      <c r="B107" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C107" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Gg Cemara No. ~80115-2006 Peguyangan Kangin - Denpasar Utara, Denpasar, Bali 80115 IDN (BA-DPS-13-LT3-PGYKJ 1/2/5)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D107" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E107" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
+      <c r="F107" s="8" t="inlineStr">
+        <is>
+          <t>-8.623685, 115.223751</t>
+        </is>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-03-D1634-M213S7</t>
+        </is>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B110" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C110" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D110" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E110" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F110" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="111">
+      <c r="B111" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C111" s="8" t="inlineStr">
+        <is>
+          <t>l. Tukad Pekerisan No. - DAUH PURI KLOD - DENPASAR BARAT, Denpasar, Bali 80225 IDN CRT  ( BA-DPS-03-LT5-MTSRI 1/2/12 )  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D111" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E111" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
+      <c r="F111" s="8" t="inlineStr">
+        <is>
+          <t>-8.686647, 115.226220</t>
+        </is>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-04-D0020-M02S8</t>
+        </is>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B114" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C114" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D114" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E114" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F114" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="115">
+      <c r="B115" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C115" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Mahendradatta Utara 98-88, Tegal Kertha, Kec. Denpasar Bar., Kota Denpasar, Bali 80118 (BA-DPS-10-LT8-NGKA 1/1/5)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D115" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E115" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
+      <c r="F115" s="8" t="inlineStr">
+        <is>
+          <t>-8.654907, 115.192789</t>
+        </is>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-04-D0286-M44S1</t>
+        </is>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B118" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C118" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D118" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E118" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F118" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="119">
+      <c r="B119" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C119" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Imam Bonjol No.555A, Pemecutan Klod, Kec. Denpasar Bar., Kota Denpasar, Denpasar,Bali80119 IDN	 CRT   : CRT2203000405    OLT    : BA-DPS-10-LT3-NGKA PON    : 1/2/10:33 Phone   : on coor  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D119" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E119" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-08</t>
+        </is>
+      </c>
+      <c r="F119" s="8" t="inlineStr">
+        <is>
+          <t>-8.677036, 115.217521</t>
+        </is>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-04-D0392-M59S5</t>
+        </is>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B122" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C122" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D122" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E122" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F122" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="123">
+      <c r="B123" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C123" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Gn. Tangkuban Perahu, Padangsambian Klod, Kec. Denpasar Bar., Kota Denpasar, Bali 80117 (BA-DPS-01-LT2-TPRHU 1/1/11)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D123" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E123" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-19</t>
+        </is>
+      </c>
+      <c r="F123" s="8" t="inlineStr">
+        <is>
+          <t>-8.670222, 115.183174</t>
+        </is>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-04-D0420-M64S3</t>
+        </is>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B126" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C126" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D126" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E126" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F126" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="127">
+      <c r="B127" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C127" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Gunung Guntur Gg. XI, Kerobokan Kaja, Kec. Kuta Utara, Kabupaten Badung, Bali 80117 (BA-DPS-01-LT2-TPRHU 1/1/13)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D127" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E127" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-21</t>
+        </is>
+      </c>
+      <c r="F127" s="8" t="inlineStr">
+        <is>
+          <t>-8.654968, 115.180725</t>
+        </is>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-04-D0469-M71S5</t>
+        </is>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B130" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C130" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D130" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E130" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F130" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="131">
+      <c r="B131" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C131" s="8" t="inlineStr">
+        <is>
+          <t>Dekat 85HW+6M8 Swstika Sport &amp; Konveksi, Jl. Gunung Karang Gg. IV, Tegal Harum, Kec. Denpasar Bar., Kota Denpasar, Bali 80119  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D131" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E131" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-12</t>
+        </is>
+      </c>
+      <c r="F131" s="8" t="inlineStr">
+        <is>
+          <t>-8.671864, 115.196779</t>
+        </is>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-04-D1234-M159S2</t>
+        </is>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B134" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C134" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D134" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E134" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F134" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="135">
+      <c r="B135" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C135" s="8" t="inlineStr">
+        <is>
+          <t>JL. KATALIA, OPEN AREA UBUNG, DENPASAR, DENPASAR UTARA, UBUNG, AREA UBUNG, NO. 10, 80111 DENPASAR ( BA-DPS-10-LT6-NGKA 1/1/10 )  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D135" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E135" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
+      <c r="F135" s="8" t="inlineStr">
+        <is>
+          <t>-8.630202, 115.199908</t>
+        </is>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-04-D1240-M159S8</t>
+        </is>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B138" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C138" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D138" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E138" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F138" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="139">
+      <c r="B139" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C139" s="8" t="inlineStr">
+        <is>
+          <t>DPFO Ruko Jl. Angsoka Cargo Permai 1 No. ~80111-1011 UBUNG - DENPASAR UTARA (OLT: -BA-DPS-10-LT6-NGKA PON : -1/1/10)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D139" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E139" s="8" t="inlineStr">
+        <is>
+          <t>2026-07-31</t>
+        </is>
+      </c>
+      <c r="F139" s="8" t="inlineStr">
+        <is>
+          <t>-8.629992, 115.197858</t>
+        </is>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-04-D1302-M168S5</t>
+        </is>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B142" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C142" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D142" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E142" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F142" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="143">
+      <c r="B143" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C143" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Gunung Sraya No 34 Padangsambian klod, kec Denpasar Barat  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D143" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E143" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-11</t>
+        </is>
+      </c>
+      <c r="F143" s="8" t="inlineStr">
+        <is>
+          <t>-8.663379, 115.183153</t>
+        </is>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-04-D1342-M172S7</t>
+        </is>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B146" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C146" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D146" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E146" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F146" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="147">
+      <c r="B147" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C147" s="8" t="inlineStr">
+        <is>
+          <t>ODP Jl. Gatot Subroto I No.45, Tonja, Kec. Denpasar Utara, Kota Denpasar, Bali 80234 ( BA-DPS-13-LT2-PGYKJ 1/2/1 )  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D147" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E147" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-19</t>
+        </is>
+      </c>
+      <c r="F147" s="8" t="inlineStr">
+        <is>
+          <t>-8.630736, 115.220954</t>
+        </is>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-04-D1584-M209S6</t>
+        </is>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B150" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C150" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D150" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E150" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F150" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="151">
+      <c r="B151" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C151" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Blambangan Gg. VII No.6, Dauh Puri Kaja, Kec. Denpasar Utara, Kota Denpasar, Bali 80231 (BA-DPS-13-LT1-PGYKJ 1/2/4)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D151" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E151" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
+      <c r="F151" s="8" t="inlineStr">
+        <is>
+          <t>-8.636875, 115.209269</t>
+        </is>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-04-D1665-M223S5</t>
+        </is>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B154" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C154" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D154" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E154" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F154" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="155">
+      <c r="B155" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C155" s="8" t="inlineStr">
+        <is>
+          <t>DPFO Gg Belibis No. 15 TONJA - DENPASAR UTARA, Denpasar, Bali (OLT : BA-DPS-13-LT2-PGYKJ PON: 1/1/3 )  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D155" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E155" s="8" t="inlineStr">
+        <is>
+          <t>2026-07-31</t>
+        </is>
+      </c>
+      <c r="F155" s="8" t="inlineStr">
+        <is>
+          <t>-8.632579, 115.224400</t>
+        </is>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-04-D1705-M46S5</t>
+        </is>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B158" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C158" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D158" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E158" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F158" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="159">
+      <c r="B159" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C159" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Gajah Mada No. 66 DAUH PURI KANGIN - Denpasar Barat, Denpasar, Bali 80112  (CRT : CRT2312005781)  OLT  : -BA-DPS-10-LT3-NGKA, PON : 1/2/13:15  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D159" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E159" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-11</t>
+        </is>
+      </c>
+      <c r="F159" s="8" t="inlineStr">
+        <is>
+          <t>-8.655339, 115.212212</t>
+        </is>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-04-D1718-M231-S4</t>
+        </is>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B162" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C162" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D162" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E162" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F162" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="163">
+      <c r="B163" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C163" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Permata Gatsu No. ~80118-223 UBUNG - DENPASAR UTARA, Denpasar, Bali 80118 IDN CRT  : CRT2105005117 OLT  : BA-DPS-10-LT6-NGKA PON   : 1/2/16:10  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D163" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E163" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-11</t>
+        </is>
+      </c>
+      <c r="F163" s="8" t="inlineStr">
+        <is>
+          <t>-8.634879,115196673</t>
+        </is>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-04-D1842-M247S5</t>
+        </is>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B166" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C166" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D166" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E166" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F166" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="167">
+      <c r="B167" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C167" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Gunung Batukaru Gg II No. 7A PEMECUTAN - Denpasar Barat, Denpasar, Bali 80112 (BA-DPS-10-LT7-NGKA 1/2/9)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D167" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E167" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-19</t>
+        </is>
+      </c>
+      <c r="F167" s="8" t="inlineStr">
+        <is>
+          <t>-8.658826, 115.205029</t>
+        </is>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-04-D18640-M246S1</t>
+        </is>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B170" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C170" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D170" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E170" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F170" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="171">
+      <c r="B171" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C171" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Gn. Batur No.112, Pemecutan, Kec. Denpasar Bar., Kota Denpasar, Bali 80111 ( BA-DPS-10-LT7-NGKA-NEW 1/2/8 )  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D171" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E171" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
+      <c r="F171" s="8" t="inlineStr">
+        <is>
+          <t>-8.657180, 115.201849</t>
+        </is>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-04-D1941-M115S8</t>
+        </is>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B174" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C174" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D174" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E174" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F174" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="175">
+      <c r="B175" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C175" s="8" t="inlineStr">
+        <is>
+          <t>ODP 1 Jl.Gatot Subroto Barat No. 178.  Denpasar (BA-DPS-01-LT2-TPRHU 1/2/13)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D175" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E175" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-15</t>
+        </is>
+      </c>
+      <c r="F175" s="8" t="inlineStr">
+        <is>
+          <t>-8.636869, 115.182528</t>
+        </is>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-04-M11S7(REKTIFIKASI)</t>
+        </is>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B178" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C178" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D178" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E178" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F178" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="179">
+      <c r="B179" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C179" s="8" t="inlineStr">
+        <is>
+          <t>UBUNG KAJA,denpasar utara,gpon_onu-1/2/13:22   -16.676(dbm) BA-DPS-10-LT7-NGKA-NEW#  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D179" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E179" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-09</t>
+        </is>
+      </c>
+      <c r="F179" s="8" t="inlineStr">
+        <is>
+          <t>-8.615425, 115.194043</t>
+        </is>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-07-D0139-M22S5</t>
+        </is>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B182" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C182" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D182" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E182" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F182" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="183">
+      <c r="B183" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C183" s="8" t="inlineStr">
+        <is>
+          <t>ODP1 Jl. Kerta Pura No.25, Pemecutan Klod, Kec. Denpasar Bar., Kota Denpasar, Bali 80119 ( BA-DPS-01-LT1-TPRHU 1/2/13 )  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D183" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E183" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-15</t>
+        </is>
+      </c>
+      <c r="F183" s="8" t="inlineStr">
+        <is>
+          <t>-8.685163, 115.191693</t>
+        </is>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-07-D0450-M068S2</t>
+        </is>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B186" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C186" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D186" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E186" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F186" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="187">
+      <c r="B187" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C187" s="8" t="inlineStr">
+        <is>
+          <t>Gg Penataran Sari No. 10 Denpasar Bar. - Dauh Puri Kayuh, Denpasar, Bali 80113 IDN (BA-DPS-07-LT2-NKLA 1/1/3)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D187" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E187" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
+      <c r="F187" s="8" t="inlineStr">
+        <is>
+          <t>-8.691889, 115.192998</t>
+        </is>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-07-D0561-M082S4</t>
+        </is>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B190" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C190" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D190" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E190" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F190" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="191">
+      <c r="B191" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C191" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Dam T. Badung No.8, Dauh Puri Kauh, Kec. Denpasar Bar., Kota Denpasar, Bali 80113  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D191" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E191" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-22</t>
+        </is>
+      </c>
+      <c r="F191" s="8" t="inlineStr">
+        <is>
+          <t>-8.684926, 115.197313</t>
+        </is>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-07-D0783-M124S3</t>
+        </is>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B194" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C194" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D194" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E194" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F194" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="195">
+      <c r="B195" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C195" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Gunung Mas, Padangsambian klod, kec. Denpasar Barat, Denpasar  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D195" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E195" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-11</t>
+        </is>
+      </c>
+      <c r="F195" s="8" t="inlineStr">
+        <is>
+          <t>-8.667536, 115.183711</t>
+        </is>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-07-D0800-M123S8</t>
+        </is>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B198" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C198" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D198" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E198" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F198" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="199">
+      <c r="B199" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C199" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Gn. Mas, Padangsambian Klod, Kec. Denpasar Bar., Kota Denpasar, Bali 80117 (BA-DPS-01-LT1-TPRHU 1/2/5)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D199" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E199" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-21</t>
+        </is>
+      </c>
+      <c r="F199" s="8" t="inlineStr">
+        <is>
+          <t>-8.665445, 115.182237</t>
+        </is>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-08-D0014-M02S6</t>
+        </is>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B202" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C202" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D202" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E202" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F202" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="203">
+      <c r="B203" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C203" s="8" t="inlineStr">
+        <is>
+          <t>JL. Teges - Bedahulu - Tampak Siring - Istana Presiden 36, Peliatan, Kecamatan Ubud, Kabupaten Gianyar, Bali 80582 ( BA-DPS-08-LT1-UBUD 1/1/3 )  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D203" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E203" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-30</t>
+        </is>
+      </c>
+      <c r="F203" s="8" t="inlineStr">
+        <is>
+          <t>-8.523329, 115.275858</t>
+        </is>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-08-D0291-M044S2</t>
+        </is>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B206" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C206" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D206" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E206" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F206" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="207">
+      <c r="B207" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C207" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Baludewa 7, Singapadu Tengah, Kec. Sukawati, Kabupaten Gianyar, Bali 80582 ( GIN-01-LT1-SKWT  1/1/10 )  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D207" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E207" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-18</t>
+        </is>
+      </c>
+      <c r="F207" s="8" t="inlineStr">
+        <is>
+          <t>-8.568143, 115.253666</t>
+        </is>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-09-D0002-M01S2</t>
+        </is>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B210" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C210" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D210" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E210" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F210" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="211">
+      <c r="B211" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C211" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Raya Padang Luwih, Dalung, Kec. Kuta Utara, Kabupaten, Badung, Bali 80351 ( BA-DPS-09-LT1-MGWI 1/1/16 )  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D211" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E211" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-18</t>
+        </is>
+      </c>
+      <c r="F211" s="8" t="inlineStr">
+        <is>
+          <t>-8.629340, 115.175239</t>
+        </is>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-09-D0408-M060S1</t>
+        </is>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B214" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C214" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D214" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E214" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F214" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="215">
+      <c r="B215" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C215" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Made Bina, Ubung Kaja, Kec. Denpasar Utara, Kota Denpasar, Bali 80115 ( BA-DPS-09-LT3-MGWI 1/1/9 )  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D215" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E215" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-30</t>
+        </is>
+      </c>
+      <c r="F215" s="8" t="inlineStr">
+        <is>
+          <t>-8.620650, 115.199733</t>
+        </is>
+      </c>
+    </row>
+    <row r="217">
+      <c r="A217" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-09-D0859-M118S5</t>
+        </is>
+      </c>
+    </row>
+    <row r="218">
+      <c r="A218" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B218" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C218" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D218" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E218" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F218" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="219">
+      <c r="B219" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C219" s="8" t="inlineStr">
+        <is>
+          <t>ODP Jl. Taman Wedasari III 1, Padangsambian Kaja, Kec. Denpasar Bar., Kota Denpasar, Bali 80117 ( DPS-09-D0859-M118S5 1/1/2 )  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D219" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E219" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
+      <c r="F219" s="8" t="inlineStr">
+        <is>
+          <t>-8.632800, 115.186441</t>
+        </is>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-09-D2553-M226S2</t>
+        </is>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B222" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C222" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D222" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E222" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F222" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="223">
+      <c r="B223" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C223" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Ceroring No. 7 ABIANSEMAL - ABIANSEMAL, Badung, Bali 80352 IDN CRT         : CRT2408001403 OLT         : BA-DPS-09-LT7-MGWI PON         : 1/1/8:26  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D223" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E223" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-12</t>
+        </is>
+      </c>
+      <c r="F223" s="8" t="inlineStr">
+        <is>
+          <t>-8.524133, 115.217934</t>
+        </is>
+      </c>
+    </row>
+    <row r="225">
+      <c r="A225" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-09-D2701-M250S5</t>
+        </is>
+      </c>
+    </row>
+    <row r="226">
+      <c r="A226" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B226" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C226" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D226" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E226" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F226" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="227">
+      <c r="B227" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C227" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Ceroring No. 7 ABIANSEMAL - ABIANSEMAL, Badung, Bali 80352 IDN CRT         : CRT2408001403 OLT         : BA-DPS-09-LT7-MGWI PON         : 1/1/8:2  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D227" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E227" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-12</t>
+        </is>
+      </c>
+      <c r="F227" s="8" t="inlineStr">
+        <is>
+          <t>-8.524296, 115.217988</t>
+        </is>
+      </c>
+    </row>
+    <row r="229">
+      <c r="A229" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-10-D0157-M024S2</t>
+        </is>
+      </c>
+    </row>
+    <row r="230">
+      <c r="A230" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B230" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C230" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D230" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E230" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F230" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="231">
+      <c r="B231" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C231" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Trijata No. ~80233-446 DANGIN PURI KANGIN - Denpasar utara, Denpasar, Bali 80233 IDN ( BA-DPS-10-LT5-NGKA 1/1/4 )  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D231" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E231" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-30</t>
+        </is>
+      </c>
+      <c r="F231" s="8" t="inlineStr">
+        <is>
+          <t>-8.643283, 115.224420</t>
+        </is>
+      </c>
+    </row>
+    <row r="233">
+      <c r="A233" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-10-D0252-M044S7</t>
+        </is>
+      </c>
+    </row>
+    <row r="234">
+      <c r="A234" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B234" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C234" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D234" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E234" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F234" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="235">
+      <c r="B235" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C235" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Gutiswa XG (Blok H) No. 5 PEGUYANGAN KANGIN - DENPASAR UTARA, Denpasar, Bali 80115 IDN CRT         : CRT2301002693 OLT         : BA-DPS-13-LT3-PGYKJ PON         : 1/1/9:28  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D235" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E235" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-04</t>
+        </is>
+      </c>
+      <c r="F235" s="8" t="inlineStr">
+        <is>
+          <t>-8.613440, 115.232718</t>
+        </is>
+      </c>
+    </row>
+    <row r="237">
+      <c r="A237" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-10-T00281-M08S1</t>
+        </is>
+      </c>
+    </row>
+    <row r="238">
+      <c r="A238" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B238" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C238" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D238" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E238" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F238" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="239">
+      <c r="B239" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C239" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Cok Rai Pudak No.48, Peliatan, Kecamatan Ubud, Kabupaten Gianyar, Bali 80571  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D239" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E239" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-18</t>
+        </is>
+      </c>
+      <c r="F239" s="8" t="inlineStr">
+        <is>
+          <t>-8.526807, 115.271280</t>
+        </is>
+      </c>
+    </row>
+    <row r="241">
+      <c r="A241" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-10-T00281-M08S3</t>
+        </is>
+      </c>
+    </row>
+    <row r="242">
+      <c r="A242" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B242" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C242" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D242" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E242" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F242" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="243">
+      <c r="B243" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C243" s="8" t="inlineStr">
+        <is>
+          <t>Kila Bistro Ubud, Banjar Teges Kawan Yangloni, Jl. Cok Rai Pudak, Peliatan, Ubud, Gianyar Regency, Bali 80571 ( DPS-10-T00281-M08S3 1/1/5 )  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D243" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E243" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-18</t>
+        </is>
+      </c>
+      <c r="F243" s="8" t="inlineStr">
+        <is>
+          <t>-8.529778, 115.271623</t>
+        </is>
+      </c>
+    </row>
+    <row r="245">
+      <c r="A245" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-13-D0589-M077S8</t>
+        </is>
+      </c>
+    </row>
+    <row r="246">
+      <c r="A246" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B246" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C246" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D246" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E246" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F246" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="247">
+      <c r="B247" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C247" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Subak Dalem, No. -, , Open Area Peguyangan Kangin, Denpasar, Bali 80115 IDN CRT: CRT2603011359 OLT   : - BA-DPS-13-LT2-PGYKJ PON : - 1/1/12:4  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D247" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E247" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-11</t>
+        </is>
+      </c>
+      <c r="F247" s="8" t="inlineStr">
+        <is>
+          <t>-8.624276, 115.218126</t>
+        </is>
+      </c>
+    </row>
+    <row r="249">
+      <c r="A249" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-13-D0603-M076S4</t>
+        </is>
+      </c>
+    </row>
+    <row r="250">
+      <c r="A250" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B250" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C250" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D250" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E250" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F250" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="251">
+      <c r="B251" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C251" s="8" t="inlineStr">
+        <is>
+          <t>ODP Jl. Gg Putra No. ~80115-2434 Peguyangan Kangin - DENPASAR UTARA, Denpasar, Bali 80115 ( BA-DPS-13-LT3-PGYKJ 1/2/2 )  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D251" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E251" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-18</t>
+        </is>
+      </c>
+      <c r="F251" s="8" t="inlineStr">
+        <is>
+          <t>-8.621409, 115.222801</t>
+        </is>
+      </c>
+    </row>
+    <row r="253">
+      <c r="A253" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-40-D0025-M04S3)</t>
+        </is>
+      </c>
+    </row>
+    <row r="254">
+      <c r="A254" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B254" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C254" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D254" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E254" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F254" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="255">
+      <c r="B255" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C255" s="8" t="inlineStr">
+        <is>
+          <t>BRI Syaariah Mahendradata No. ~80118-57 Padangsambian - Denpasar Barat, Denpasar, Bali 80118 IDN CRT         : CRT2308018906 OLT         : BA-DPS-01-LT2-TPRHU PON         : 1/2/10:41 Telp  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D255" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E255" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-07</t>
+        </is>
+      </c>
+      <c r="F255" s="8" t="inlineStr">
+        <is>
+          <t>-8.664300, 115.190100</t>
+        </is>
+      </c>
+    </row>
+    <row r="257">
+      <c r="A257" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-D0354-M044S7</t>
+        </is>
+      </c>
+    </row>
+    <row r="258">
+      <c r="A258" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B258" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C258" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D258" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E258" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F258" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="259">
+      <c r="B259" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C259" s="8" t="inlineStr">
+        <is>
+          <t>DPFO JL. THAMRIN, 15 , Area Pemecutan, Denpasar, Bali (OLT :  BA-DPS-01-LT4-TPRHU PON: -1/1/6)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D259" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E259" s="8" t="inlineStr">
+        <is>
+          <t>2026-07-31</t>
+        </is>
+      </c>
+      <c r="F259" s="8" t="inlineStr">
+        <is>
+          <t>-8.657654, 115.209934</t>
+        </is>
+      </c>
+    </row>
+    <row r="261">
+      <c r="A261" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-D0835-M117S5</t>
+        </is>
+      </c>
+    </row>
+    <row r="262">
+      <c r="A262" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B262" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C262" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D262" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E262" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F262" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="263">
+      <c r="B263" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C263" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Mahendradatta Selatan 3, Pemecutan Klod, Kec. Denpasar Bar., Kota Denpasar, Bali 80119 (BA-DPS-01-LT5-TPRHU 1/2/8)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D263" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E263" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-23</t>
+        </is>
+      </c>
+      <c r="F263" s="8" t="inlineStr">
+        <is>
+          <t>-8.684678, 115.187587</t>
+        </is>
+      </c>
+    </row>
+    <row r="265">
+      <c r="A265" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS01-D0829-M109S6</t>
+        </is>
+      </c>
+    </row>
+    <row r="266">
+      <c r="A266" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B266" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C266" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D266" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E266" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F266" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="267">
+      <c r="B267" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C267" s="8" t="inlineStr">
+        <is>
+          <t>Dekat MUAYTHAI FAMILY WARRIOR, Jl. Buana Taman No.20, Padangsambian, Kec. Denpasar Bar., Kota Denpasar, Bali 80119  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D267" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E267" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-12</t>
+        </is>
+      </c>
+      <c r="F267" s="8" t="inlineStr">
+        <is>
+          <t>-8.658330, 115.188839</t>
+        </is>
+      </c>
+    </row>
+    <row r="269">
+      <c r="A269" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: GIN-02-D0105-M019S3</t>
+        </is>
+      </c>
+    </row>
+    <row r="270">
+      <c r="A270" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B270" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C270" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D270" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E270" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F270" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="271">
+      <c r="B271" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C271" s="8" t="inlineStr">
+        <is>
+          <t>Ruko Jl. Sawo No. 127 BITERA - GIANYAR, Gianyar, Bali 80515 IDN CRT         : CRT2306001986 OLT         : - BA-GIN-02-LT3-GNYR PON         : - 1/2/12:10  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D271" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E271" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-13</t>
+        </is>
+      </c>
+      <c r="F271" s="8" t="inlineStr">
+        <is>
+          <t>-8.528643, 115.319025</t>
+        </is>
+      </c>
+    </row>
+    <row r="273">
+      <c r="A273" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: MGW-01-D0564-M077S4</t>
+        </is>
+      </c>
+    </row>
+    <row r="274">
+      <c r="A274" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B274" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C274" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D274" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E274" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F274" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="275">
+      <c r="B275" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C275" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Prof. DR. Benny Matram, Jimbaran, Kec. Kuta Sel., Kabupaten Badung, Bali 80361 ( MGW-01-D0564-M077S4 1/2/7 )  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D275" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E275" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-18</t>
+        </is>
+      </c>
+      <c r="F275" s="8" t="inlineStr">
+        <is>
+          <t>-8.793278, 115.166111</t>
+        </is>
+      </c>
+    </row>
+    <row r="277">
+      <c r="A277" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: dps-07-D0091</t>
+        </is>
+      </c>
+    </row>
+    <row r="278">
+      <c r="A278" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B278" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C278" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D278" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E278" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F278" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="279">
+      <c r="B279" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C279" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Gunung Lumut No. 48C Padang Sambian Kelod - DE Padang Sambian Kelod BA-DPS-01-LT3-TPRHU 1/1/11:89 02/08 01:35 150.09.36 DPFO  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D279" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E279" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-08</t>
+        </is>
+      </c>
+      <c r="F279" s="8" t="inlineStr">
+        <is>
+          <t>-8.676540, 115.183536</t>
+        </is>
+      </c>
+    </row>
+    <row r="281">
+      <c r="A281" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-01-D0079-M11S1</t>
+        </is>
+      </c>
+    </row>
+    <row r="282">
+      <c r="A282" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B282" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C282" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D282" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E282" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F282" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="283">
+      <c r="B283" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C283" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Kubu Anyar No.8, Tuban, Kec. Kuta, Kabupaten Badung, Bali 80361 (BA-DPS-07-LT3-NKLA 1/2/11)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D283" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E283" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
+      <c r="F283" s="8" t="inlineStr">
+        <is>
+          <t>-8.727366, 115.174422</t>
+        </is>
+      </c>
+    </row>
+    <row r="285">
+      <c r="A285" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-01-D0398-M053S1</t>
+        </is>
+      </c>
+    </row>
+    <row r="286">
+      <c r="A286" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B286" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C286" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D286" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E286" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F286" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="287">
+      <c r="B287" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C287" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Tegal Dukuh IX No.3, Padangsambian Kaja, Kec. Denpasar Bar., Kota Denpasar, Bali 80118 (BA-DPS-01-LT4-TPRHU 1/2/4)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D287" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E287" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
+      <c r="F287" s="8" t="inlineStr">
+        <is>
+          <t>-8.639573, 115.190704</t>
+        </is>
+      </c>
+    </row>
+    <row r="289">
+      <c r="A289" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-02-D1652-M239S7</t>
+        </is>
+      </c>
+    </row>
+    <row r="290">
+      <c r="A290" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B290" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C290" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D290" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E290" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F290" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="291">
+      <c r="B291" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C291" s="8" t="inlineStr">
+        <is>
+          <t>ODP Jalan Kayu Putih, Banjar Dinas Tegal Gundul, Desa Tibubeneng, Kecamatan Kuta Utara , Badung, Bali 80361 IDN ( BA-DPS-02-LT3-TCPK 1/1/9 )  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D291" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E291" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-15</t>
+        </is>
+      </c>
+      <c r="F291" s="8" t="inlineStr">
+        <is>
+          <t>-8.668095, 115.147092</t>
+        </is>
+      </c>
+    </row>
+    <row r="293">
+      <c r="A293" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-04-D1705-M10S2(rektifikasi)</t>
+        </is>
+      </c>
+    </row>
+    <row r="294">
+      <c r="A294" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B294" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C294" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D294" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E294" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F294" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="295">
+      <c r="B295" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C295" s="8" t="inlineStr">
+        <is>
+          <t>pemecutan kaja,kec.denpasar utara BA-DPS-10-LT6-NGKA# gpon-onu_1/2/9:1    -24.202(dbm) gpon-onu_1/2/9:2    -24.202(dbm) gpon-onu_1/2/9:7    -25.852(dbm) gpon-onu_1/2/9:11   -29.580(dbm)       gpon-onu_1/2/9:15   -24.310(dbm) gpon-onu_1/2/9:20   -25.372(dbm) gpon-onu_1/2/9:26   -24.686(dbm) gpon-onu_1/2/9:27   -24.550(dbm) gpon-onu_1/2/9:28   -24.090(dbm) gpon-onu_1/2/9:29   -28.230(dbm) gpon-onu_1/2/9:31   N/A                 (INDIKASI ALAT DIMATIKAN USER) gpon-onu_1/2/9:34   -26.980(dbm) gpon-onu_1/2/9:36   -27.210(dbm) gpon-onu_1/2/9:43   -26.022(dbm)( rektifikasi)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D295" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E295" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-09</t>
+        </is>
+      </c>
+      <c r="F295" s="8" t="inlineStr">
+        <is>
+          <t>-8.638510, 115.208880</t>
+        </is>
+      </c>
+    </row>
+    <row r="297">
+      <c r="A297" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-04-D1808-M243S7</t>
+        </is>
+      </c>
+    </row>
+    <row r="298">
+      <c r="A298" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B298" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C298" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D298" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E298" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F298" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="299">
+      <c r="B299" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C299" s="8" t="inlineStr">
+        <is>
+          <t>Pemecutan Jl Bumiayu Gang M No. 5 Pemecutan - DENPASAR BARAT, OLT         : BA-DPS-10-LT7-NGKA-NEW PON         : 1/2/5:16  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D299" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E299" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-04</t>
+        </is>
+      </c>
+      <c r="F299" s="8" t="inlineStr">
+        <is>
+          <t>-8.656416, 115.198920</t>
+        </is>
+      </c>
+    </row>
+    <row r="301">
+      <c r="A301" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-07-D0091</t>
+        </is>
+      </c>
+    </row>
+    <row r="302">
+      <c r="A302" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B302" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C302" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D302" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E302" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F302" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="303">
+      <c r="B303" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C303" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Gunung Batur No. 67 PEMECUTAN - DENPASAR BARAT, Denpasar, Bali 80111 IDN CRT : CRT2303001129 OLT   : -BA-DPS-01-LT4-TPRHU PON   : -1/1/3:59  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D303" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E303" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-08</t>
+        </is>
+      </c>
+      <c r="F303" s="8" t="inlineStr">
+        <is>
+          <t>-8.658067, 115.205540</t>
+        </is>
+      </c>
+    </row>
+    <row r="304">
+      <c r="B304" s="8" t="inlineStr">
+        <is>
+          <t>#2</t>
+        </is>
+      </c>
+      <c r="C304" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Gunung Batur No. 67 PEMECUTAN - DENPASAR BARAT, Denpasar, Bali 80111 IDN CRT : CRT2303001129 OLT   : -BA-DPS-01-LT4-TPRHU PON   : -1/1/3:59  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D304" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E304" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-08</t>
+        </is>
+      </c>
+      <c r="F304" s="8" t="inlineStr">
+        <is>
+          <t>-8.658067, 115.205540</t>
+        </is>
+      </c>
+    </row>
+    <row r="306">
+      <c r="A306" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-07-D0128-M23S7</t>
+        </is>
+      </c>
+    </row>
+    <row r="307">
+      <c r="A307" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B307" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C307" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D307" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E307" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F307" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="308">
+      <c r="B308" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C308" s="8" t="inlineStr">
+        <is>
+          <t>Jln bikini V pedangsambian klod kec Denpasar barat kota Denpasar Bali (patokan jln bikini V depan rumah nomer 14)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D308" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E308" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-11</t>
+        </is>
+      </c>
+      <c r="F308" s="8" t="inlineStr">
+        <is>
+          <t>-8.674552, 115.185401</t>
+        </is>
+      </c>
+    </row>
+    <row r="310">
+      <c r="A310" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-07-D0882-M112S6</t>
+        </is>
+      </c>
+    </row>
+    <row r="311">
+      <c r="A311" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B311" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C311" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D311" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E311" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F311" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="312">
+      <c r="B312" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C312" s="8" t="inlineStr">
+        <is>
+          <t>Dekat Gg. Norwegia 3, Padangsambian Klod, Kec. Denpasar Bar., Kota Denpasar, Bali 80117 Patokan Televisi star 157 X  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D312" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E312" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-12</t>
+        </is>
+      </c>
+      <c r="F312" s="8" t="inlineStr">
+        <is>
+          <t>-8.670731, 115.182782</t>
+        </is>
+      </c>
+    </row>
+    <row r="314">
+      <c r="A314" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-01-D0809-M111S5</t>
+        </is>
+      </c>
+    </row>
+    <row r="315">
+      <c r="A315" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B315" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C315" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D315" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E315" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F315" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="316">
+      <c r="B316" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C316" s="8" t="inlineStr">
+        <is>
+          <t>ODP1 Gg. Kancil, Padangsambian, Kec. Denpasar Bar., Kota Denpasar, Bali 80118 ( BA-DPS-01-LT5-TRPHU 1/2/3 )  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D316" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E316" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-15</t>
+        </is>
+      </c>
+      <c r="F316" s="8" t="inlineStr">
+        <is>
+          <t>-8.652287, 115.186408</t>
+        </is>
+      </c>
+    </row>
+    <row r="318">
+      <c r="A318" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-04-D1377-M185S4</t>
+        </is>
+      </c>
+    </row>
+    <row r="319">
+      <c r="A319" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B319" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C319" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D319" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E319" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F319" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="320">
+      <c r="B320" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C320" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Subak Dalem No. ~80115-272 PEGUYANGAN - DENPASAR UTARA, Denpasar, Bali 80115 IDN CRT : CRT2204004262 OLT    : BA-DPS-13-LT2-PGYKJ PON   : 1/1/13:100  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D320" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E320" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-11</t>
+        </is>
+      </c>
+      <c r="F320" s="8" t="inlineStr">
+        <is>
+          <t>-8.635230, 115.220758</t>
+        </is>
+      </c>
+    </row>
+    <row r="322">
+      <c r="A322" s="5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">   🗂 AREA: GIANYAR   (16 ODP · 1 JB · 17 Gembok)</t>
+        </is>
+      </c>
+    </row>
+    <row r="323">
+      <c r="A323" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-08-D0140-M24S5</t>
+        </is>
+      </c>
+    </row>
+    <row r="324">
+      <c r="A324" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B324" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C324" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D324" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E324" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F324" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="325">
+      <c r="B325" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C325" s="8" t="inlineStr">
+        <is>
+          <t>DPFO Jl. Bangkiang Sidem, Ubud, Kec. Payangan, Kabupaten Gianyar (OLT : BA-DPS-08-LT1-UBUD 1/1/14 )  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D325" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E325" s="8" t="inlineStr">
+        <is>
+          <t>2026-07-31</t>
+        </is>
+      </c>
+      <c r="F325" s="8" t="inlineStr">
+        <is>
+          <t>-8.494165, 115.256133</t>
+        </is>
+      </c>
+    </row>
+    <row r="327">
+      <c r="A327" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-08-D0558-M077S8</t>
+        </is>
+      </c>
+    </row>
+    <row r="328">
+      <c r="A328" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B328" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C328" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D328" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E328" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F328" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="329">
+      <c r="B329" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C329" s="8" t="inlineStr">
+        <is>
+          <t>DPFO Warung wina sari Jl. Ambarwati No1 No. ~80571-3587 MAS - UBUD, Gianyar,(OLT: BA-GIN-01-LT5-SKWT PON: 1/1/9)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D329" s="8" t="n">
+        <v>2</v>
+      </c>
+      <c r="E329" s="8" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
+      <c r="F329" s="8" t="inlineStr">
+        <is>
+          <t>-8.541971, 115.269351</t>
+        </is>
+      </c>
+    </row>
+    <row r="331">
+      <c r="A331" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: GIN-01-D0001-M002S8</t>
+        </is>
+      </c>
+    </row>
+    <row r="332">
+      <c r="A332" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B332" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C332" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D332" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E332" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F332" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="333">
+      <c r="B333" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C333" s="8" t="inlineStr">
+        <is>
+          <t>JL. Lodtunduh, Kecamatan Ubud, Kabupaten Gianyar, Bali 80582 ( GIN-01-D0001-M002S8 1/2/14 )  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D333" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E333" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
+      <c r="F333" s="8" t="inlineStr">
+        <is>
+          <t>-8.573452, 115.260554</t>
+        </is>
+      </c>
+    </row>
+    <row r="335">
+      <c r="A335" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: GIN-01-D0066-M008S3</t>
+        </is>
+      </c>
+    </row>
+    <row r="336">
+      <c r="A336" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B336" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C336" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D336" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E336" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F336" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="337">
+      <c r="B337" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C337" s="8" t="inlineStr">
+        <is>
+          <t>jalan bikin terbang, Jl. Raya Angantaka-Kutri, Angantaka, Kec. Abiansemal, Kabupaten Badung, Bali 80352 (BA-GIN-04-LT1-BTBLN 1/1/3)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D337" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E337" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-29</t>
+        </is>
+      </c>
+      <c r="F337" s="8" t="inlineStr">
+        <is>
+          <t>-8.579507, 115.247254</t>
+        </is>
+      </c>
+    </row>
+    <row r="339">
+      <c r="A339" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: GIN-01-D0286-M045S2</t>
+        </is>
+      </c>
+    </row>
+    <row r="340">
+      <c r="A340" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B340" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C340" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D340" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E340" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F340" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="341">
+      <c r="B341" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C341" s="8" t="inlineStr">
+        <is>
+          <t>Gg. Yudistira, Buruan, Kec. Blahbatuh, Kabupaten Gianyar, Bali 80581 ( BA-GIN-02-LT2-GNYR 1/1/11 )  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D341" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E341" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-30</t>
+        </is>
+      </c>
+      <c r="F341" s="8" t="inlineStr">
+        <is>
+          <t>-8.541905, 115.301644</t>
+        </is>
+      </c>
+    </row>
+    <row r="343">
+      <c r="A343" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: GIN-01-D2184-M108S1</t>
+        </is>
+      </c>
+    </row>
+    <row r="344">
+      <c r="A344" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B344" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C344" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D344" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E344" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F344" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="345">
+      <c r="B345" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C345" s="8" t="inlineStr">
+        <is>
+          <t>DPFO Ruko NN0151 Jl. Mahendradatta Br Tegallinggah No. ~80581-2553 BEDULU - BLAHBATUH, Gianyar, Bali (OLT : -BA-GIN-02-LT1-GNYR PON: -1/2/1)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D345" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E345" s="8" t="inlineStr">
+        <is>
+          <t>2026-07-31</t>
+        </is>
+      </c>
+      <c r="F345" s="8" t="inlineStr">
+        <is>
+          <t>-8.529947, 115.304157</t>
+        </is>
+      </c>
+    </row>
+    <row r="347">
+      <c r="A347" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: GIN-01-D2349-M132S2</t>
+        </is>
+      </c>
+    </row>
+    <row r="348">
+      <c r="A348" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B348" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C348" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D348" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E348" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F348" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="349">
+      <c r="B349" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C349" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Raya Bedulu No. ~80581-22 Bedulu - Belahbatu, Gianyar, Bali 80581 IDN (BA-GIN-01-LT4-SKWT 1/2/12)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D349" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E349" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-25</t>
+        </is>
+      </c>
+      <c r="F349" s="8" t="inlineStr">
+        <is>
+          <t>-8.527178, 115.291746</t>
+        </is>
+      </c>
+    </row>
+    <row r="351">
+      <c r="A351" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: GIN-01-D2383-M135S2</t>
+        </is>
+      </c>
+    </row>
+    <row r="352">
+      <c r="A352" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B352" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C352" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D352" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E352" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F352" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="353">
+      <c r="B353" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C353" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Yudistira, No. ~80581-3606, , Open Area Blahbatuh, Gianyar, Bali (OLT: BA-GIN-01-LT5-SKWT PON: 1/2/6 )  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D353" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E353" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-03</t>
+        </is>
+      </c>
+      <c r="F353" s="8" t="inlineStr">
+        <is>
+          <t>-8.559877, 115.313421</t>
+        </is>
+      </c>
+    </row>
+    <row r="355">
+      <c r="A355" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: GIN-01-D2590-M163S1</t>
+        </is>
+      </c>
+    </row>
+    <row r="356">
+      <c r="A356" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B356" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C356" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D356" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E356" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F356" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="357">
+      <c r="B357" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C357" s="8" t="inlineStr">
+        <is>
+          <t>Gianyar, Petak, Kec. Gianyar, Kabupaten Gianyar, Bali 80515 ( BA-GIN-02-LT4-GNYR 1/1/10 )  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D357" s="8" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="E357" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
+      <c r="F357" s="8" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+    </row>
+    <row r="359">
+      <c r="A359" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: GIN-01-D3359-M265S1</t>
+        </is>
+      </c>
+    </row>
+    <row r="360">
+      <c r="A360" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B360" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C360" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D360" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E360" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F360" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="361">
+      <c r="B361" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C361" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Yudistira, Sukawati, Kec. Sukawati, Kabupaten Gianyar, Bali 80582 ( BA-GIN-01-LT6-SKWT 1/2/3 )  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D361" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E361" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
+      <c r="F361" s="8" t="inlineStr">
+        <is>
+          <t>-8.592022, 115.284014</t>
+        </is>
+      </c>
+    </row>
+    <row r="363">
+      <c r="A363" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: GIN-01D2186-M108S3</t>
+        </is>
+      </c>
+    </row>
+    <row r="364">
+      <c r="A364" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B364" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C364" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D364" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E364" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F364" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="365">
+      <c r="B365" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C365" s="8" t="inlineStr">
+        <is>
+          <t>DPFO Kos NN0268 Jl. Mahendradatta Br Tegallinggah No. ~80581-2548 BEDULU - BLAHBATUH, Gianyar, Bali (OLT : BA-GIN-02-LT1-GNYR PON: 1/2/1)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D365" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E365" s="8" t="inlineStr">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
+      <c r="F365" s="8" t="inlineStr">
+        <is>
+          <t>-8.527441, 115.303798</t>
+        </is>
+      </c>
+    </row>
+    <row r="367">
+      <c r="A367" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: GIN-02-D0313-M042S8</t>
+        </is>
+      </c>
+    </row>
+    <row r="368">
+      <c r="A368" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B368" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C368" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D368" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E368" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F368" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="369">
+      <c r="B369" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C369" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Gunung Lempuyang, No. ~80512-202, , Open Area Samplangan, Gianyar, Bali 80512 IDN (BA-GIN-02-LT4-GNYR  1/2/1)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D369" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E369" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
+      <c r="F369" s="8" t="inlineStr">
+        <is>
+          <t>-8.530140, 115.335748</t>
+        </is>
+      </c>
+    </row>
+    <row r="371">
+      <c r="A371" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: GIN-04-D0112-M017S1</t>
+        </is>
+      </c>
+    </row>
+    <row r="372">
+      <c r="A372" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B372" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C372" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D372" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E372" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F372" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="373">
+      <c r="B373" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C373" s="8" t="inlineStr">
+        <is>
+          <t>Rumah, Jl. Gg Melati, 8 , Open Area Celuk, Gianyar, Bali 80582 IDN CRT         : CRT2404000598 OLT         : -BA-GIN-04-LT2-BTBLN PON         : -1/2/7:12  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D373" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E373" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-14</t>
+        </is>
+      </c>
+      <c r="F373" s="8" t="inlineStr">
+        <is>
+          <t>-8.606345, 115.262575</t>
+        </is>
+      </c>
+    </row>
+    <row r="375">
+      <c r="A375" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: GIN-04-D0562-M074S1</t>
+        </is>
+      </c>
+    </row>
+    <row r="376">
+      <c r="A376" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B376" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C376" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D376" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E376" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F376" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="377">
+      <c r="B377" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C377" s="8" t="inlineStr">
+        <is>
+          <t>DPFO Jl. Bona No. - Singapadu - Sukawati, Gianyar, Bali (OLT: BA-GIN-04-LT2-BTBLN PON: 1/1/8 )  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D377" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E377" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-06</t>
+        </is>
+      </c>
+      <c r="F377" s="8" t="inlineStr">
+        <is>
+          <t>-8.593964, 115.253262</t>
+        </is>
+      </c>
+    </row>
+    <row r="379">
+      <c r="A379" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: GIN01-D0040-M006S1</t>
+        </is>
+      </c>
+    </row>
+    <row r="380">
+      <c r="A380" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B380" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C380" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D380" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E380" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F380" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="381">
+      <c r="B381" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C381" s="8" t="inlineStr">
+        <is>
+          <t>DPFO Jl. Raya Singapadu No. ~80582-1823 SINGAPADU - Sukawati, Gianyar, Bali (OLT: - BA-GIN-04-LT1-BTBLN PON: - 1/1/1 )  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D381" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E381" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-06</t>
+        </is>
+      </c>
+      <c r="F381" s="8" t="inlineStr">
+        <is>
+          <t>-8.603759, 115.252837</t>
+        </is>
+      </c>
+    </row>
+    <row r="383">
+      <c r="A383" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: NEWJB-GAMAS- INC300826092619-01</t>
+        </is>
+      </c>
+    </row>
+    <row r="384">
+      <c r="A384" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         JB (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B384" s="9" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C384" s="9" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D384" s="9" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E384" s="9" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F384" s="9" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="385">
+      <c r="B385" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C385" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Anggrek No.18, Dangin Puri Kangin, Kec. Denpasar Utara, Kota Denpasar, Bali 80236 (BA-GIN-02-LT5-GNYR)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D385" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E385" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-30</t>
+        </is>
+      </c>
+      <c r="F385" s="8" t="inlineStr">
+        <is>
+          <t>-8.540785, 115.335959</t>
+        </is>
+      </c>
+    </row>
+    <row r="387">
+      <c r="A387" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: GIN-02-D0322-M043S6</t>
+        </is>
+      </c>
+    </row>
+    <row r="388">
+      <c r="A388" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B388" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C388" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D388" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E388" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F388" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="389">
+      <c r="B389" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C389" s="8" t="inlineStr">
+        <is>
+          <t>ODP Gianyar, Samplangan, Kec. Gianyar, Kabupaten Gianyar, Bali 80512 (BA-GIN-02-LT4-GNYR 1/2/2)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D389" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E389" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
+      <c r="F389" s="8" t="inlineStr">
+        <is>
+          <t>-8.522857, 115.334343</t>
+        </is>
+      </c>
+    </row>
+    <row r="391">
+      <c r="A391" s="5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">   🗂 AREA: Jakarta Barat   (0 ODP · 8 JB · 8 Gembok)</t>
+        </is>
+      </c>
+    </row>
+    <row r="392">
+      <c r="A392" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: (Tanpa Segment)</t>
+        </is>
+      </c>
+    </row>
+    <row r="393">
+      <c r="A393" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         JB (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B393" s="9" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C393" s="9" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D393" s="9" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E393" s="9" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F393" s="9" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="394">
+      <c r="B394" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C394" s="8" t="inlineStr">
+        <is>
+          <t>JB Basecamp  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D394" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E394" s="8" t="inlineStr">
+        <is>
+          <t>2026-07-21</t>
+        </is>
+      </c>
+      <c r="F394" s="8" t="inlineStr">
+        <is>
+          <t>-6.203389, 106.733556</t>
+        </is>
+      </c>
+    </row>
+    <row r="395">
+      <c r="B395" s="8" t="inlineStr">
+        <is>
+          <t>#2</t>
+        </is>
+      </c>
+      <c r="C395" s="8" t="inlineStr">
+        <is>
+          <t>JB Taman Meruya  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D395" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E395" s="8" t="inlineStr">
+        <is>
+          <t>2026-07-23</t>
+        </is>
+      </c>
+      <c r="F395" s="8" t="inlineStr">
+        <is>
+          <t>-6.196500, 106.739417</t>
+        </is>
+      </c>
+    </row>
+    <row r="396">
+      <c r="B396" s="8" t="inlineStr">
+        <is>
+          <t>#3</t>
+        </is>
+      </c>
+      <c r="C396" s="8" t="inlineStr">
+        <is>
+          <t>JB Gapura Green Ville  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D396" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E396" s="8" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="F396" s="8" t="inlineStr">
+        <is>
+          <t>-6.169417, 106.772694</t>
+        </is>
+      </c>
+    </row>
+    <row r="397">
+      <c r="B397" s="8" t="inlineStr">
+        <is>
+          <t>#4</t>
+        </is>
+      </c>
+      <c r="C397" s="8" t="inlineStr">
+        <is>
+          <t>JB Laundry Tanjung Duren  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D397" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E397" s="8" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="F397" s="8" t="inlineStr">
+        <is>
+          <t>-6.173750, 106.779333</t>
+        </is>
+      </c>
+    </row>
+    <row r="398">
+      <c r="B398" s="8" t="inlineStr">
+        <is>
+          <t>#5</t>
+        </is>
+      </c>
+      <c r="C398" s="8" t="inlineStr">
+        <is>
+          <t>JB Nanas Taman Meruya  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D398" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E398" s="8" t="inlineStr">
+        <is>
+          <t>2026-07-23</t>
+        </is>
+      </c>
+      <c r="F398" s="8" t="inlineStr">
+        <is>
+          <t>-6.196500, 106.739417</t>
+        </is>
+      </c>
+    </row>
+    <row r="399">
+      <c r="B399" s="8" t="inlineStr">
+        <is>
+          <t>#6</t>
+        </is>
+      </c>
+      <c r="C399" s="8" t="inlineStr">
+        <is>
+          <t>JB Sol Sepatu  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D399" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E399" s="8" t="inlineStr">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
+      <c r="F399" s="8" t="inlineStr">
+        <is>
+          <t>-6.149167, 106.728139</t>
+        </is>
+      </c>
+    </row>
+    <row r="400">
+      <c r="B400" s="8" t="inlineStr">
+        <is>
+          <t>#7</t>
+        </is>
+      </c>
+      <c r="C400" s="8" t="inlineStr">
+        <is>
+          <t>JB MS Citra Garden JKT-51-J007  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D400" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E400" s="8" t="inlineStr">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
+      <c r="F400" s="8" t="inlineStr">
+        <is>
+          <t>-6.137194, 106.708889</t>
+        </is>
+      </c>
+    </row>
+    <row r="401">
+      <c r="B401" s="8" t="inlineStr">
+        <is>
+          <t>#8</t>
+        </is>
+      </c>
+      <c r="C401" s="8" t="inlineStr">
+        <is>
+          <t>JB Halte Pom Bensin Cengkareng  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D401" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E401" s="8" t="inlineStr">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
+      <c r="F401" s="8" t="inlineStr">
+        <is>
+          <t>-6.149444, 106.728333</t>
+        </is>
+      </c>
+    </row>
+    <row r="403">
+      <c r="A403" s="5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">   🗂 AREA: Jakarta Pusat   (0 ODP · 1 JB · 1 Gembok)</t>
+        </is>
+      </c>
+    </row>
+    <row r="404">
+      <c r="A404" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: (Tanpa Segment)</t>
+        </is>
+      </c>
+    </row>
+    <row r="405">
+      <c r="A405" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         JB (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B405" s="9" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C405" s="9" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D405" s="9" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E405" s="9" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F405" s="9" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="406">
+      <c r="B406" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C406" s="8" t="inlineStr">
+        <is>
+          <t>JB Hayam Wuruk  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D406" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E406" s="8" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
+      <c r="F406" s="8" t="inlineStr">
+        <is>
+          <t>-6.158556, 106.818972</t>
+        </is>
+      </c>
+    </row>
+    <row r="408">
+      <c r="A408" s="5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">   🗂 AREA: Jakarta Selatan   (0 ODP · 15 JB · 15 Gembok)</t>
+        </is>
+      </c>
+    </row>
+    <row r="409">
+      <c r="A409" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: (Tanpa Segment)</t>
+        </is>
+      </c>
+    </row>
+    <row r="410">
+      <c r="A410" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         JB (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B410" s="9" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C410" s="9" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D410" s="9" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E410" s="9" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F410" s="9" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="411">
+      <c r="B411" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C411" s="8" t="inlineStr">
+        <is>
+          <t>JB Bona Indah  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D411" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E411" s="8" t="inlineStr">
+        <is>
+          <t>2026-07-21</t>
+        </is>
+      </c>
+      <c r="F411" s="8" t="inlineStr">
+        <is>
+          <t>-6.297671, 106.782278</t>
+        </is>
+      </c>
+    </row>
+    <row r="412">
+      <c r="B412" s="8" t="inlineStr">
+        <is>
+          <t>#2</t>
+        </is>
+      </c>
+      <c r="C412" s="8" t="inlineStr">
+        <is>
+          <t>HALTE SD CINERE  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D412" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E412" s="8" t="inlineStr">
+        <is>
+          <t>2026-07-23</t>
+        </is>
+      </c>
+      <c r="F412" s="8" t="inlineStr">
+        <is>
+          <t>-6.336206, 106.781831</t>
+        </is>
+      </c>
+    </row>
+    <row r="413">
+      <c r="B413" s="8" t="inlineStr">
+        <is>
+          <t>#3</t>
+        </is>
+      </c>
+      <c r="C413" s="8" t="inlineStr">
+        <is>
+          <t>JB Pangkalan Jati KYB-01-J010  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D413" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E413" s="8" t="inlineStr">
+        <is>
+          <t>2026-07-23</t>
+        </is>
+      </c>
+      <c r="F413" s="8" t="inlineStr">
+        <is>
+          <t>-6.326431, 106.795809</t>
+        </is>
+      </c>
+    </row>
+    <row r="414">
+      <c r="B414" s="8" t="inlineStr">
+        <is>
+          <t>#4</t>
+        </is>
+      </c>
+      <c r="C414" s="8" t="inlineStr">
+        <is>
+          <t>JB Depan BRI  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D414" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E414" s="8" t="inlineStr">
+        <is>
+          <t>2026-07-23</t>
+        </is>
+      </c>
+      <c r="F414" s="8" t="inlineStr">
+        <is>
+          <t>-6.302611, 106.821247</t>
+        </is>
+      </c>
+    </row>
+    <row r="415">
+      <c r="B415" s="8" t="inlineStr">
+        <is>
+          <t>#5</t>
+        </is>
+      </c>
+      <c r="C415" s="8" t="inlineStr">
+        <is>
+          <t>JB Jati Padang  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D415" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E415" s="8" t="inlineStr">
+        <is>
+          <t>2026-07-23</t>
+        </is>
+      </c>
+      <c r="F415" s="8" t="inlineStr">
+        <is>
+          <t>-6.295288, 106.827448</t>
+        </is>
+      </c>
+    </row>
+    <row r="416">
+      <c r="B416" s="8" t="inlineStr">
+        <is>
+          <t>#6</t>
+        </is>
+      </c>
+      <c r="C416" s="8" t="inlineStr">
+        <is>
+          <t>JB Rasuna  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D416" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E416" s="8" t="inlineStr">
+        <is>
+          <t>2026-07-26</t>
+        </is>
+      </c>
+      <c r="F416" s="8" t="inlineStr">
+        <is>
+          <t>-6.206579, 106.829586</t>
+        </is>
+      </c>
+    </row>
+    <row r="417">
+      <c r="B417" s="8" t="inlineStr">
+        <is>
+          <t>#7</t>
+        </is>
+      </c>
+      <c r="C417" s="8" t="inlineStr">
+        <is>
+          <t>JB KPK 1  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D417" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E417" s="8" t="inlineStr">
+        <is>
+          <t>2026-07-26</t>
+        </is>
+      </c>
+      <c r="F417" s="8" t="inlineStr">
+        <is>
+          <t>-6.211683, 106.830908</t>
+        </is>
+      </c>
+    </row>
+    <row r="418">
+      <c r="B418" s="8" t="inlineStr">
+        <is>
+          <t>#8</t>
+        </is>
+      </c>
+      <c r="C418" s="8" t="inlineStr">
+        <is>
+          <t>JB Deplu Raya Bintaro  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D418" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E418" s="8" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="F418" s="8" t="inlineStr">
+        <is>
+          <t>-6.272907, 106.769823</t>
+        </is>
+      </c>
+    </row>
+    <row r="419">
+      <c r="B419" s="8" t="inlineStr">
+        <is>
+          <t>#9</t>
+        </is>
+      </c>
+      <c r="C419" s="8" t="inlineStr">
+        <is>
+          <t>JB Veteran TNG-03-J072  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D419" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E419" s="8" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="F419" s="8" t="inlineStr">
+        <is>
+          <t>-6.264944, 106.766250</t>
+        </is>
+      </c>
+    </row>
+    <row r="420">
+      <c r="B420" s="8" t="inlineStr">
+        <is>
+          <t>#10</t>
+        </is>
+      </c>
+      <c r="C420" s="8" t="inlineStr">
+        <is>
+          <t>JB Cilandak Barat  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D420" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E420" s="8" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="F420" s="8" t="inlineStr">
+        <is>
+          <t>-6.288972, 106.795500</t>
+        </is>
+      </c>
+    </row>
+    <row r="421">
+      <c r="B421" s="8" t="inlineStr">
+        <is>
+          <t>#11</t>
+        </is>
+      </c>
+      <c r="C421" s="8" t="inlineStr">
+        <is>
+          <t>JB Gang Gereja JKT-37-J005  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D421" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E421" s="8" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="F421" s="8" t="inlineStr">
+        <is>
+          <t>-6.289778, 106.795528</t>
+        </is>
+      </c>
+    </row>
+    <row r="422">
+      <c r="B422" s="8" t="inlineStr">
+        <is>
+          <t>#12</t>
+        </is>
+      </c>
+      <c r="C422" s="8" t="inlineStr">
+        <is>
+          <t>JB POP Karang Tengah  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D422" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E422" s="8" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="F422" s="8" t="inlineStr">
+        <is>
+          <t>-6.313944, 106.781639</t>
+        </is>
+      </c>
+    </row>
+    <row r="423">
+      <c r="B423" s="8" t="inlineStr">
+        <is>
+          <t>#13</t>
+        </is>
+      </c>
+      <c r="C423" s="8" t="inlineStr">
+        <is>
+          <t>JB Gandaria VI KYB-J312  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D423" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E423" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-01</t>
+        </is>
+      </c>
+      <c r="F423" s="8" t="inlineStr">
+        <is>
+          <t>-6.334359, 106.815072</t>
+        </is>
+      </c>
+    </row>
+    <row r="424">
+      <c r="B424" s="8" t="inlineStr">
+        <is>
+          <t>#14</t>
+        </is>
+      </c>
+      <c r="C424" s="8" t="inlineStr">
+        <is>
+          <t>JB Nuasa Batavia  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D424" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E424" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-01</t>
+        </is>
+      </c>
+      <c r="F424" s="8" t="inlineStr">
+        <is>
+          <t>-6.332075, 106.797177</t>
+        </is>
+      </c>
+    </row>
+    <row r="425">
+      <c r="B425" s="8" t="inlineStr">
+        <is>
+          <t>#15</t>
+        </is>
+      </c>
+      <c r="C425" s="8" t="inlineStr">
+        <is>
+          <t>JB o!save JKT-17-J079  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D425" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E425" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-01</t>
+        </is>
+      </c>
+      <c r="F425" s="8" t="inlineStr">
+        <is>
+          <t>-6.329763, 106.797714</t>
+        </is>
+      </c>
+    </row>
+    <row r="427">
+      <c r="A427" s="5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">   🗂 AREA: Jakarta Timur   (0 ODP · 1 JB · 1 Gembok)</t>
+        </is>
+      </c>
+    </row>
+    <row r="428">
+      <c r="A428" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: (Tanpa Segment)</t>
+        </is>
+      </c>
+    </row>
+    <row r="429">
+      <c r="A429" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         JB (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B429" s="9" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C429" s="9" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D429" s="9" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E429" s="9" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F429" s="9" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="430">
+      <c r="B430" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C430" s="8" t="inlineStr">
+        <is>
+          <t>JB Basecamp  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D430" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E430" s="8" t="inlineStr">
+        <is>
+          <t>2026-07-22</t>
+        </is>
+      </c>
+      <c r="F430" s="8" t="inlineStr">
+        <is>
+          <t>-6.162451, 106.828919</t>
+        </is>
+      </c>
+    </row>
+    <row r="432">
+      <c r="A432" s="5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">   🗂 AREA: TABANAN   (11 ODP · 0 JB · 11 Gembok)</t>
+        </is>
+      </c>
+    </row>
+    <row r="433">
+      <c r="A433" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-04-D0010-M02S4</t>
+        </is>
+      </c>
+    </row>
+    <row r="434">
+      <c r="A434" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B434" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C434" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D434" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E434" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F434" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="435">
+      <c r="B435" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C435" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Buluh Indah No.88, Denpasar Barat, Denpasar, Bali 80118 IDN (BA-DPS-10-LT8-NGKA 1/1/5)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D435" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E435" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-29</t>
+        </is>
+      </c>
+      <c r="F435" s="8" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+    </row>
+    <row r="437">
+      <c r="A437" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: MGW-03-D1799-M243S4</t>
+        </is>
+      </c>
+    </row>
+    <row r="438">
+      <c r="A438" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B438" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C438" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D438" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E438" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F438" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="439">
+      <c r="B439" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C439" s="8" t="inlineStr">
+        <is>
+          <t>MS rumah nn279, rumah nn244, Jl. Raya Buruan, No. ~82152-1308, 1, Open Area Pitra, Tabanan, Bali (OLT: -BA-MGW-03-LT5-MARGA PON : -0-1-13)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D439" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E439" s="8" t="inlineStr">
+        <is>
+          <t>2026-07-28</t>
+        </is>
+      </c>
+      <c r="F439" s="8" t="inlineStr">
+        <is>
+          <t>-8.432707, 115.152300</t>
+        </is>
+      </c>
+    </row>
+    <row r="441">
+      <c r="A441" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: MGW-030-D00991-M137S4</t>
+        </is>
+      </c>
+    </row>
+    <row r="442">
+      <c r="A442" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B442" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C442" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D442" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E442" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F442" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="443">
+      <c r="B443" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C443" s="8" t="inlineStr">
+        <is>
+          <t>DPFO RUMAH NN15 JL.Banjar Bunyuh No. - Perean - Baturiti, Tabanan, Bali (OLT: BA-MGW-03-LT3-MRGA PON:1/1/10)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D443" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E443" s="8" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
+      <c r="F443" s="8" t="inlineStr">
+        <is>
+          <t>-8.427538, 115.189382</t>
+        </is>
+      </c>
+    </row>
+    <row r="445">
+      <c r="A445" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: MGW03-D1769-M242S2</t>
+        </is>
+      </c>
+    </row>
+    <row r="446">
+      <c r="A446" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B446" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C446" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D446" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E446" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F446" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="447">
+      <c r="B447" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C447" s="8" t="inlineStr">
+        <is>
+          <t>DPFO rumah nn244, Jl. Raya Buruan, No. ~82152-1308, 1, Open Area Pitra, Tabanan, Bali (OLT: -BA-MGW-03-LT5-MARGA PON : -0-1-13)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D447" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E447" s="8" t="inlineStr">
+        <is>
+          <t>2026-07-28</t>
+        </is>
+      </c>
+      <c r="F447" s="8" t="inlineStr">
+        <is>
+          <t>-8.432993, 115.143080</t>
+        </is>
+      </c>
+    </row>
+    <row r="449">
+      <c r="A449" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: TAB-01-D0344-M048S8</t>
+        </is>
+      </c>
+    </row>
+    <row r="450">
+      <c r="A450" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B450" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C450" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D450" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E450" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F450" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="451">
+      <c r="B451" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C451" s="8" t="inlineStr">
+        <is>
+          <t>DPFO ruko nn130 Jl. Tegal Jadi No. ~82181-2258 TEGALJADI - MARGA, Tabanan, Bali (OLT: -BA-TAB-01-LT3-TABN PON: -1/1/3)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D451" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E451" s="8" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
+      <c r="F451" s="8" t="inlineStr">
+        <is>
+          <t>-8.525358, 115.146113</t>
+        </is>
+      </c>
+    </row>
+    <row r="453">
+      <c r="A453" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: TAB-01-D0861-M117S7</t>
+        </is>
+      </c>
+    </row>
+    <row r="454">
+      <c r="A454" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B454" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C454" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D454" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E454" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F454" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="455">
+      <c r="B455" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C455" s="8" t="inlineStr">
+        <is>
+          <t>Jln. Anggrek, - , Open Area Dauh Peken Tabanan,bali82111 (BA-TAB-01-LT5-TABN 1/1/13)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D455" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E455" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-29</t>
+        </is>
+      </c>
+      <c r="F455" s="8" t="inlineStr">
+        <is>
+          <t>-8.540808, 115.124086</t>
+        </is>
+      </c>
+    </row>
+    <row r="457">
+      <c r="A457" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: TAB-01-D1965-M268S2</t>
+        </is>
+      </c>
+    </row>
+    <row r="458">
+      <c r="A458" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B458" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C458" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D458" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E458" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F458" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="459">
+      <c r="B459" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C459" s="8" t="inlineStr">
+        <is>
+          <t>DPFO Rumah Jl. Cempaka Putih No. 6w BATUAJI - Kerambitan, Tabanan, bali (OLT: BA-TAB-01-LT7-TABN PON: 1/1/1)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D459" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E459" s="8" t="inlineStr">
+        <is>
+          <t>2026-07-31</t>
+        </is>
+      </c>
+      <c r="F459" s="8" t="inlineStr">
+        <is>
+          <t>-8.525912, 115.107129</t>
+        </is>
+      </c>
+    </row>
+    <row r="461">
+      <c r="A461" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: TAB-01-D1967-M268S4</t>
+        </is>
+      </c>
+    </row>
+    <row r="462">
+      <c r="A462" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B462" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C462" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D462" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E462" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F462" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="463">
+      <c r="B463" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C463" s="8" t="inlineStr">
+        <is>
+          <t>MS Rumah Jl. Cempaka Putih No. 6w BATUAJI - Kerambitan, Tabanan, bali (OLT : BA-TAB-01-LT7-TABN PON : 1/1/1)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D463" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E463" s="8" t="inlineStr">
+        <is>
+          <t>2026-07-31</t>
+        </is>
+      </c>
+      <c r="F463" s="8" t="inlineStr">
+        <is>
+          <t>-8.525462, 115.108085</t>
+        </is>
+      </c>
+    </row>
+    <row r="465">
+      <c r="A465" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: TAB-03-D1088-M150S2</t>
+        </is>
+      </c>
+    </row>
+    <row r="466">
+      <c r="A466" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B466" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C466" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D466" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E466" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F466" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="467">
+      <c r="B467" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C467" s="8" t="inlineStr">
+        <is>
+          <t>DPFO rumah nn279, Jl. Batu Belig, No. ~82161-1661, 1, Open Area Tista, Tabanan, bali (OLT : BA-TAB-01-LT2-TABN PON : 1/1/10)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D467" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E467" s="8" t="inlineStr">
+        <is>
+          <t>2026-07-28</t>
+        </is>
+      </c>
+      <c r="F467" s="8" t="inlineStr">
+        <is>
+          <t>-8.541585, 115.074928</t>
+        </is>
+      </c>
+    </row>
+    <row r="469">
+      <c r="A469" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: TAB-03-D1090-M150S4</t>
+        </is>
+      </c>
+    </row>
+    <row r="470">
+      <c r="A470" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B470" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C470" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D470" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E470" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F470" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="471">
+      <c r="B471" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C471" s="8" t="inlineStr">
+        <is>
+          <t>MS rumah nn279, Jl. Batu Belig, No. ~82161-1661, 1, Open Area Tista, Tabanan, bali (OLT : BA-TAB-01-LT2-TABN PON : 1/1/10)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D471" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E471" s="8" t="inlineStr">
+        <is>
+          <t>2026-07-28</t>
+        </is>
+      </c>
+      <c r="F471" s="8" t="inlineStr">
+        <is>
+          <t>-8.543695, 115.074566</t>
+        </is>
+      </c>
+    </row>
+    <row r="473">
+      <c r="A473" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: TAB-05-D0301-M043S5</t>
+        </is>
+      </c>
+    </row>
+    <row r="474">
+      <c r="A474" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B474" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C474" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D474" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E474" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F474" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="475">
+      <c r="B475" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C475" s="8" t="inlineStr">
+        <is>
+          <t>Rumah NN0374, Jl. Perum Cempaka Residence, No. ~82161-2794, , Open Area Sembung Gede, Tabanan, bali 82161 IDN CRT         : CRT2607005835 OLT         : -BA-TAB-01-LT2-TABN PON         : -1/2/6:6  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D475" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E475" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-13</t>
+        </is>
+      </c>
+      <c r="F475" s="8" t="inlineStr">
+        <is>
+          <t>-8.528561, 115.095209</t>
         </is>
       </c>
     </row>
   </sheetData>
+  <mergeCells count="120">
+    <mergeCell ref="A205:F205"/>
+    <mergeCell ref="A133:F133"/>
+    <mergeCell ref="A189:F189"/>
+    <mergeCell ref="A351:F351"/>
+    <mergeCell ref="A409:F409"/>
+    <mergeCell ref="A301:F301"/>
+    <mergeCell ref="A331:F331"/>
+    <mergeCell ref="A5:F5"/>
+    <mergeCell ref="A32:F32"/>
+    <mergeCell ref="A97:F97"/>
+    <mergeCell ref="A20:F20"/>
+    <mergeCell ref="A318:F318"/>
+    <mergeCell ref="A81:F81"/>
+    <mergeCell ref="A265:F265"/>
+    <mergeCell ref="A323:F323"/>
+    <mergeCell ref="A121:F121"/>
+    <mergeCell ref="A161:F161"/>
+    <mergeCell ref="A44:F44"/>
+    <mergeCell ref="A249:F249"/>
+    <mergeCell ref="A289:F289"/>
+    <mergeCell ref="A347:F347"/>
+    <mergeCell ref="A40:F40"/>
+    <mergeCell ref="A257:F257"/>
+    <mergeCell ref="A24:F24"/>
+    <mergeCell ref="A73:F73"/>
+    <mergeCell ref="A241:F241"/>
+    <mergeCell ref="A355:F355"/>
+    <mergeCell ref="A237:F237"/>
+    <mergeCell ref="A7:F7"/>
+    <mergeCell ref="A473:F473"/>
+    <mergeCell ref="A16:F16"/>
+    <mergeCell ref="A221:F221"/>
+    <mergeCell ref="A277:F277"/>
+    <mergeCell ref="A335:F335"/>
+    <mergeCell ref="A149:F149"/>
+    <mergeCell ref="A285:F285"/>
+    <mergeCell ref="A101:F101"/>
+    <mergeCell ref="A465:F465"/>
+    <mergeCell ref="A306:F306"/>
+    <mergeCell ref="A85:F85"/>
+    <mergeCell ref="A213:F213"/>
+    <mergeCell ref="A269:F269"/>
+    <mergeCell ref="A449:F449"/>
+    <mergeCell ref="A141:F141"/>
+    <mergeCell ref="A433:F433"/>
+    <mergeCell ref="A125:F125"/>
+    <mergeCell ref="A392:F392"/>
+    <mergeCell ref="A28:F28"/>
+    <mergeCell ref="A48:F48"/>
+    <mergeCell ref="A314:F314"/>
+    <mergeCell ref="A403:F403"/>
+    <mergeCell ref="A11:F11"/>
+    <mergeCell ref="A387:F387"/>
+    <mergeCell ref="A169:F169"/>
+    <mergeCell ref="A225:F225"/>
+    <mergeCell ref="A461:F461"/>
+    <mergeCell ref="A61:F61"/>
+    <mergeCell ref="A359:F359"/>
+    <mergeCell ref="A153:F153"/>
+    <mergeCell ref="A137:F137"/>
+    <mergeCell ref="A177:F177"/>
+    <mergeCell ref="A379:F379"/>
+    <mergeCell ref="A217:F217"/>
+    <mergeCell ref="A453:F453"/>
+    <mergeCell ref="A375:F375"/>
+    <mergeCell ref="A105:F105"/>
+    <mergeCell ref="A145:F145"/>
+    <mergeCell ref="A129:F129"/>
+    <mergeCell ref="A322:F322"/>
+    <mergeCell ref="A181:F181"/>
+    <mergeCell ref="A371:F371"/>
+    <mergeCell ref="A253:F253"/>
+    <mergeCell ref="A53:F53"/>
+    <mergeCell ref="A109:F109"/>
+    <mergeCell ref="A165:F165"/>
+    <mergeCell ref="A293:F293"/>
+    <mergeCell ref="A93:F93"/>
+    <mergeCell ref="A117:F117"/>
+    <mergeCell ref="A173:F173"/>
+    <mergeCell ref="A229:F229"/>
+    <mergeCell ref="A245:F245"/>
+    <mergeCell ref="A157:F157"/>
+    <mergeCell ref="A441:F441"/>
+    <mergeCell ref="A310:F310"/>
+    <mergeCell ref="A36:F36"/>
+    <mergeCell ref="A383:F383"/>
+    <mergeCell ref="A343:F343"/>
+    <mergeCell ref="A457:F457"/>
+    <mergeCell ref="A281:F281"/>
+    <mergeCell ref="A339:F339"/>
+    <mergeCell ref="A427:F427"/>
+    <mergeCell ref="A65:F65"/>
+    <mergeCell ref="A363:F363"/>
+    <mergeCell ref="A193:F193"/>
+    <mergeCell ref="A233:F233"/>
+    <mergeCell ref="A273:F273"/>
+    <mergeCell ref="A89:F89"/>
+    <mergeCell ref="A469:F469"/>
+    <mergeCell ref="A12:F12"/>
+    <mergeCell ref="A297:F297"/>
+    <mergeCell ref="A57:F57"/>
+    <mergeCell ref="A113:F113"/>
+    <mergeCell ref="A428:F428"/>
+    <mergeCell ref="A185:F185"/>
+    <mergeCell ref="A404:F404"/>
+    <mergeCell ref="A209:F209"/>
+    <mergeCell ref="A445:F445"/>
+    <mergeCell ref="A327:F327"/>
+    <mergeCell ref="A52:F52"/>
+    <mergeCell ref="A432:F432"/>
+    <mergeCell ref="A391:F391"/>
+    <mergeCell ref="A77:F77"/>
+    <mergeCell ref="A201:F201"/>
+    <mergeCell ref="A261:F261"/>
+    <mergeCell ref="A437:F437"/>
+    <mergeCell ref="A197:F197"/>
+    <mergeCell ref="A408:F408"/>
+    <mergeCell ref="A6:F6"/>
+    <mergeCell ref="A69:F69"/>
+    <mergeCell ref="A367:F367"/>
+  </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>