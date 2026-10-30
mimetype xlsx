--- v1 (2026-08-31)
+++ v2 (2026-10-30)
@@ -493,7865 +493,20366 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:F475"/>
+  <dimension ref="A1:F1096"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="62" customWidth="1" min="3" max="3"/>
     <col width="12" customWidth="1" min="4" max="4"/>
     <col width="16" customWidth="1" min="5" max="5"/>
     <col width="26" customWidth="1" min="6" max="6"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>REPORT POSISI GEMBOK</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Wilayah &gt; Area &gt; Segment &gt; ODP / JB  ·  per 2026-08-31</t>
+          <t>Wilayah &gt; Area &gt; Segment &gt; ODP / JB  ·  per 2026-10-30</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>1 wilayah · 9 area · 110 segment · 105 ODP · 27 JB · Gembok ODP 105 · Gembok JB 27 · Total Gembok 132 · Tikor 103/27 (0 dipinjam, 0 terlambat)</t>
+          <t>6 wilayah · 19 area · 190 segment · 192 ODP · 303 JB · Gembok ODP 191 · Gembok JB 299 · Total Gembok 490 · Tikor 189/300 (0 dipinjam, 0 terlambat)</t>
         </is>
       </c>
     </row>
     <row r="5" ht="20" customHeight="1">
       <c r="A5" s="4" t="inlineStr">
         <is>
-          <t>📍 WILAYAH: LAINNYA    (9 area · 105 ODP · 27 JB · 132 Gembok · Tikor 103/27)</t>
+          <t>📍 WILAYAH: KARAWANG    (1 area · 1 ODP · 4 JB · 5 Gembok · Tikor 1/4)</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
-          <t xml:space="preserve">   🗂 AREA: ABIANSEMAL   (1 ODP · 0 JB · 1 Gembok)</t>
+          <t xml:space="preserve">   🗂 AREA: KARAWANG   (1 ODP · 4 JB · 5 Gembok)</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="6" t="inlineStr">
         <is>
-          <t xml:space="preserve">      ▸ Segment: DPS-09-D2728-M242S1</t>
+          <t xml:space="preserve">      ▸ Segment: (Tanpa Segment)</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">         ODP (status 3 kunci)</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>Titik</t>
         </is>
       </c>
       <c r="C8" s="7" t="inlineStr">
         <is>
           <t>Deskripsi + Status Kunci</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>Jml Gembok</t>
         </is>
       </c>
       <c r="E8" s="7" t="inlineStr">
         <is>
           <t>Tanggal</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>Koordinat</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>#1</t>
         </is>
       </c>
       <c r="C9" s="8" t="inlineStr">
         <is>
-          <t>Jl. Pendet, Abiansemal, Kec. Abiansemal, Kabupaten Badung, Bali  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+          <t>KWG-03-D2423-M318S4  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
         </is>
       </c>
       <c r="D9" s="8" t="n">
         <v>1</v>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
-          <t>2026-08-12</t>
+          <t>2026-09-29</t>
         </is>
       </c>
       <c r="F9" s="8" t="inlineStr">
         <is>
-          <t>-8.543095, 115.214168</t>
+          <t>-6349980,107,373399</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         JB (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B10" s="9" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C10" s="9" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D10" s="9" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E10" s="9" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F10" s="9" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
         </is>
       </c>
     </row>
     <row r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...1 lines deleted...]
-          <t xml:space="preserve">   🗂 AREA: BADUNG   (9 ODP · 1 JB · 10 Gembok)</t>
+      <c r="B11" s="8" t="inlineStr">
+        <is>
+          <t>#2</t>
+        </is>
+      </c>
+      <c r="C11" s="8" t="inlineStr">
+        <is>
+          <t>jb rumah gedung  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D11" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E11" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-16</t>
+        </is>
+      </c>
+      <c r="F11" s="8" t="inlineStr">
+        <is>
+          <t>-6.369663, 107.377864</t>
         </is>
       </c>
     </row>
     <row r="12">
-      <c r="A12" s="6" t="inlineStr">
-[...1 lines deleted...]
-          <t xml:space="preserve">      ▸ Segment: DPFO POLOS(ODP LOS,REKTI)</t>
+      <c r="B12" s="8" t="inlineStr">
+        <is>
+          <t>#3</t>
+        </is>
+      </c>
+      <c r="C12" s="8" t="inlineStr">
+        <is>
+          <t>JB ERAPON  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D12" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E12" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-29</t>
+        </is>
+      </c>
+      <c r="F12" s="8" t="inlineStr">
+        <is>
+          <t>-6.371028, 107.380663</t>
         </is>
       </c>
     </row>
     <row r="13">
-      <c r="A13" s="7" t="inlineStr">
-[...26 lines deleted...]
-          <t>Koordinat</t>
+      <c r="B13" s="8" t="inlineStr">
+        <is>
+          <t>#4</t>
+        </is>
+      </c>
+      <c r="C13" s="8" t="inlineStr">
+        <is>
+          <t>JB Gardu pln JB KE-2  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D13" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E13" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-29</t>
+        </is>
+      </c>
+      <c r="F13" s="8" t="inlineStr">
+        <is>
+          <t>-6.371512, 107.378563</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="B14" s="8" t="inlineStr">
         <is>
+          <t>#5</t>
+        </is>
+      </c>
+      <c r="C14" s="8" t="inlineStr">
+        <is>
+          <t>jb depan warung makan pasunda krwng  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D14" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E14" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-26</t>
+        </is>
+      </c>
+      <c r="F14" s="8" t="inlineStr">
+        <is>
+          <t>-6.312783, 107.309659</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" ht="20" customHeight="1">
+      <c r="A16" s="4" t="inlineStr">
+        <is>
+          <t>📍 WILAYAH: TANGERANG    (2 area · 4 ODP · 74 JB · 77 Gembok · Tikor 4/73)</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">   🗂 AREA: TANGERANG   (4 ODP · 55 JB · 58 Gembok)</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: (Tanpa Segment)</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B19" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C19" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D19" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E19" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F19" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="B20" s="8" t="inlineStr">
+        <is>
           <t>#1</t>
         </is>
       </c>
-      <c r="C14" s="8" t="inlineStr">
-[...85 lines deleted...]
-          <t xml:space="preserve">      ▸ Segment: DPS-02-D0303-M047S1</t>
+      <c r="C20" s="8" t="inlineStr">
+        <is>
+          <t>TGR-02-D1329-M226S3  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D20" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E20" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-30</t>
+        </is>
+      </c>
+      <c r="F20" s="8" t="inlineStr">
+        <is>
+          <t>-6.301175, 106.594484</t>
         </is>
       </c>
     </row>
     <row r="21">
-      <c r="A21" s="7" t="inlineStr">
-[...26 lines deleted...]
-          <t>Koordinat</t>
+      <c r="B21" s="8" t="inlineStr">
+        <is>
+          <t>#2</t>
+        </is>
+      </c>
+      <c r="C21" s="8" t="inlineStr">
+        <is>
+          <t>TGR-02-D1327-M226S1  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D21" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E21" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-30</t>
+        </is>
+      </c>
+      <c r="F21" s="8" t="inlineStr">
+        <is>
+          <t>-6.301406, 106.593838</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="B22" s="8" t="inlineStr">
         <is>
-          <t>#1</t>
+          <t>#3</t>
         </is>
       </c>
       <c r="C22" s="8" t="inlineStr">
         <is>
-          <t>Dekat Tatkala Villa, Jalan Cendrawasih no 55XX Seminyak, Jl. Petitenget, Kerobokan Kelod, Kec. Kuta Utara, Kabupaten Badung, Bali 80361  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+          <t>TGR-02-D1328-M226S2  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
         </is>
       </c>
       <c r="D22" s="8" t="n">
         <v>1</v>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
-          <t>2026-08-14</t>
+          <t>2026-09-30</t>
         </is>
       </c>
       <c r="F22" s="8" t="inlineStr">
         <is>
-          <t>-8.650740, 115.165680</t>
+          <t>-6.301309, 106.594139</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="B23" s="8" t="inlineStr">
+        <is>
+          <t>#4</t>
+        </is>
+      </c>
+      <c r="C23" s="8" t="inlineStr">
+        <is>
+          <t>TGR-02-D1316-M224S1  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D23" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E23" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-30</t>
+        </is>
+      </c>
+      <c r="F23" s="8" t="inlineStr">
+        <is>
+          <t>-6.301944, 106.593887</t>
         </is>
       </c>
     </row>
     <row r="24">
-      <c r="A24" s="6" t="inlineStr">
-[...1 lines deleted...]
-          <t xml:space="preserve">      ▸ Segment: DPS-02-LT2-TCPK</t>
+      <c r="A24" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         JB (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B24" s="9" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C24" s="9" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D24" s="9" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E24" s="9" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F24" s="9" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
         </is>
       </c>
     </row>
     <row r="25">
-      <c r="A25" s="9" t="inlineStr">
-[...26 lines deleted...]
-          <t>Koordinat</t>
+      <c r="B25" s="8" t="inlineStr">
+        <is>
+          <t>#5</t>
+        </is>
+      </c>
+      <c r="C25" s="8" t="inlineStr">
+        <is>
+          <t>jb gg mutiara  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D25" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E25" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-08</t>
+        </is>
+      </c>
+      <c r="F25" s="8" t="inlineStr">
+        <is>
+          <t>-6.254482 106603362</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="B26" s="8" t="inlineStr">
         <is>
-          <t>#1</t>
+          <t>#6</t>
         </is>
       </c>
       <c r="C26" s="8" t="inlineStr">
         <is>
-          <t>‎Jl. Bumbak Dauh, Kerobokan Kelod, Kec. Kuta Utara, Kabupaten Badung, Bali 80361  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+          <t>jb perum dasana indah legok  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
         </is>
       </c>
       <c r="D26" s="8" t="n">
         <v>1</v>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
-          <t>2026-08-14</t>
+          <t>2026-09-08</t>
         </is>
       </c>
       <c r="F26" s="8" t="inlineStr">
         <is>
-          <t>-8.665917, 115.155680</t>
+          <t>-6.256125, 106.607298</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="B27" s="8" t="inlineStr">
+        <is>
+          <t>#7</t>
+        </is>
+      </c>
+      <c r="C27" s="8" t="inlineStr">
+        <is>
+          <t>JB DEPAN MADURA  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D27" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E27" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-08</t>
+        </is>
+      </c>
+      <c r="F27" s="8" t="inlineStr">
+        <is>
+          <t>-6.326434, 106.594802</t>
         </is>
       </c>
     </row>
     <row r="28">
-      <c r="A28" s="6" t="inlineStr">
-[...1 lines deleted...]
-          <t xml:space="preserve">      ▸ Segment: DPS-02-M62S1</t>
+      <c r="B28" s="8" t="inlineStr">
+        <is>
+          <t>#8</t>
+        </is>
+      </c>
+      <c r="C28" s="8" t="inlineStr">
+        <is>
+          <t>JB LAMPU MERAH  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D28" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E28" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-08</t>
+        </is>
+      </c>
+      <c r="F28" s="8" t="inlineStr">
+        <is>
+          <t>-6.325846, 106.596592</t>
         </is>
       </c>
     </row>
     <row r="29">
-      <c r="A29" s="7" t="inlineStr">
-[...26 lines deleted...]
-          <t>Koordinat</t>
+      <c r="B29" s="8" t="inlineStr">
+        <is>
+          <t>#9</t>
+        </is>
+      </c>
+      <c r="C29" s="8" t="inlineStr">
+        <is>
+          <t>JB TGR-J033  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D29" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E29" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
+      <c r="F29" s="8" t="inlineStr">
+        <is>
+          <t>-6.261939, 106.605165</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="B30" s="8" t="inlineStr">
         <is>
-          <t>#1</t>
+          <t>#10</t>
         </is>
       </c>
       <c r="C30" s="8" t="inlineStr">
         <is>
-          <t>Dekat Tatkala Villa, Jalan Cendrawasih no 55XX Seminyak, Jl. Petitenget, Kerobokan Kelod, Kec. Kuta Utara, Kabupaten Badung, Bali 80361  Patokan disebrang Indomaret  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+          <t>jb RS mentari  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
         </is>
       </c>
       <c r="D30" s="8" t="n">
         <v>1</v>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
-          <t>2026-08-14</t>
+          <t>2026-09-07</t>
         </is>
       </c>
       <c r="F30" s="8" t="inlineStr">
         <is>
-          <t>-8.645390, 115.169010</t>
+          <t>-6.258006, 106.606064</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="B31" s="8" t="inlineStr">
+        <is>
+          <t>#11</t>
+        </is>
+      </c>
+      <c r="C31" s="8" t="inlineStr">
+        <is>
+          <t>jb jne jln raya legok  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D31" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E31" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
+      <c r="F31" s="8" t="inlineStr">
+        <is>
+          <t>-6.230942, 106.614284</t>
         </is>
       </c>
     </row>
     <row r="32">
-      <c r="A32" s="6" t="inlineStr">
-[...1 lines deleted...]
-          <t xml:space="preserve">      ▸ Segment: DPS-09-D2487-M210S7</t>
+      <c r="B32" s="8" t="inlineStr">
+        <is>
+          <t>#12</t>
+        </is>
+      </c>
+      <c r="C32" s="8" t="inlineStr">
+        <is>
+          <t>jb jne jln raya legok  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D32" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E32" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
+      <c r="F32" s="8" t="inlineStr">
+        <is>
+          <t>-6.230942, 106.614284</t>
         </is>
       </c>
     </row>
     <row r="33">
-      <c r="A33" s="7" t="inlineStr">
-[...26 lines deleted...]
-          <t>Koordinat</t>
+      <c r="B33" s="8" t="inlineStr">
+        <is>
+          <t>#13</t>
+        </is>
+      </c>
+      <c r="C33" s="8" t="inlineStr">
+        <is>
+          <t>JB FO CUT DASANA INDAH DEPAN SMKN 7  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D33" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E33" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
+      <c r="F33" s="8" t="inlineStr">
+        <is>
+          <t>-6.254836, 106.605152</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="B34" s="8" t="inlineStr">
         <is>
-          <t>#1</t>
+          <t>#14</t>
         </is>
       </c>
       <c r="C34" s="8" t="inlineStr">
         <is>
-          <t>ODP1 Jl. Oleg No. ~80352-1652 DAUH YEH CANI - ABIANSEMAL, Badung, Bali 80352 IDN ( BA-MGW-03-LT2-MRGA 1/2/5 )  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+          <t>JB FO CUT DASANA INDAH DEPAN (PHD)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
         </is>
       </c>
       <c r="D34" s="8" t="n">
         <v>1</v>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
-          <t>2026-08-16</t>
+          <t>2026-09-07</t>
         </is>
       </c>
       <c r="F34" s="8" t="inlineStr">
         <is>
-          <t>-8.526868, 115.202066</t>
+          <t>-6.254798, 106.604278</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="B35" s="8" t="inlineStr">
+        <is>
+          <t>#15</t>
+        </is>
+      </c>
+      <c r="C35" s="8" t="inlineStr">
+        <is>
+          <t>JB RELOKASI PERTIGAAN DIKLAT PEMDA  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D35" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E35" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
+      <c r="F35" s="8" t="inlineStr">
+        <is>
+          <t>-6.269528, 106.600661</t>
         </is>
       </c>
     </row>
     <row r="36">
-      <c r="A36" s="6" t="inlineStr">
-[...1 lines deleted...]
-          <t xml:space="preserve">      ▸ Segment: DPS-09-D2647-M239S5</t>
+      <c r="B36" s="8" t="inlineStr">
+        <is>
+          <t>#16</t>
+        </is>
+      </c>
+      <c r="C36" s="8" t="inlineStr">
+        <is>
+          <t>JB FO CUT LEGOK DEPAN ALFAMIDI 2  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D36" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E36" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
+      <c r="F36" s="8" t="inlineStr">
+        <is>
+          <t>-6.284935, 106.594356</t>
         </is>
       </c>
     </row>
     <row r="37">
-      <c r="A37" s="7" t="inlineStr">
-[...26 lines deleted...]
-          <t>Koordinat</t>
+      <c r="B37" s="8" t="inlineStr">
+        <is>
+          <t>#17</t>
+        </is>
+      </c>
+      <c r="C37" s="8" t="inlineStr">
+        <is>
+          <t>JB FO CUT LEGOK DEPAN ALFAMIDI 1  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D37" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E37" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
+      <c r="F37" s="8" t="inlineStr">
+        <is>
+          <t>-6.287591, 106.593763</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="B38" s="8" t="inlineStr">
         <is>
-          <t>#1</t>
+          <t>#18</t>
         </is>
       </c>
       <c r="C38" s="8" t="inlineStr">
         <is>
-          <t>DPFO Jl. Raya Denpasar No. 74 ABIANSEMAL - ABIANSEMAL, Badung, Bali (OLT : BA-DPS-09-LT6-MGWI PON : -1/2/12)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+          <t>JB FO CUT RAYA LEGOK  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
         </is>
       </c>
       <c r="D38" s="8" t="n">
         <v>1</v>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-09-07</t>
         </is>
       </c>
       <c r="F38" s="8" t="inlineStr">
         <is>
-          <t>-8.534750, 115.213972</t>
+          <t>-6.293058, 106.593253</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="B39" s="8" t="inlineStr">
+        <is>
+          <t>#19</t>
+        </is>
+      </c>
+      <c r="C39" s="8" t="inlineStr">
+        <is>
+          <t>JB FO CUT PAGEDANGAN  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D39" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E39" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
+      <c r="F39" s="8" t="inlineStr">
+        <is>
+          <t>-6.303467, 106.591564</t>
         </is>
       </c>
     </row>
     <row r="40">
-      <c r="A40" s="6" t="inlineStr">
-[...1 lines deleted...]
-          <t xml:space="preserve">      ▸ Segment: DPS-09-D2657-M239S4</t>
+      <c r="B40" s="8" t="inlineStr">
+        <is>
+          <t>#20</t>
+        </is>
+      </c>
+      <c r="C40" s="8" t="inlineStr">
+        <is>
+          <t>JB FO CUT LEGOK JL.JATAKE  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D40" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E40" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
+      <c r="F40" s="8" t="inlineStr">
+        <is>
+          <t>-6.302747, 106.590918</t>
         </is>
       </c>
     </row>
     <row r="41">
-      <c r="A41" s="7" t="inlineStr">
-[...26 lines deleted...]
-          <t>Koordinat</t>
+      <c r="B41" s="8" t="inlineStr">
+        <is>
+          <t>#21</t>
+        </is>
+      </c>
+      <c r="C41" s="8" t="inlineStr">
+        <is>
+          <t>JB FO CUT LEGOK  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D41" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E41" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
+      <c r="F41" s="8" t="inlineStr">
+        <is>
+          <t>-6.301226, 106.590678</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="B42" s="8" t="inlineStr">
         <is>
-          <t>#1</t>
+          <t>#22</t>
         </is>
       </c>
       <c r="C42" s="8" t="inlineStr">
         <is>
-          <t>MS RUMAH NN56, Jl. Raya Latu Gang Giri Sari, - , Open Area Abiansemal, Badung, Bali (OLT:BA-DPS-09-LT6-MGWI PON: -1/2/12 )  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+          <t>JB DEPAN MATRIAL  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
         </is>
       </c>
       <c r="D42" s="8" t="n">
         <v>1</v>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
-          <t>2026-07-31</t>
+          <t>2026-09-07</t>
         </is>
       </c>
       <c r="F42" s="8" t="inlineStr">
         <is>
-          <t>-8.539390, 115.213276</t>
+          <t>-6.187722, 106.606806</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="B43" s="8" t="inlineStr">
+        <is>
+          <t>#23</t>
+        </is>
+      </c>
+      <c r="C43" s="8" t="inlineStr">
+        <is>
+          <t>JB PURI 11  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D43" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E43" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-12</t>
+        </is>
+      </c>
+      <c r="F43" s="8" t="inlineStr">
+        <is>
+          <t>-6.207082, 106.703838</t>
         </is>
       </c>
     </row>
     <row r="44">
-      <c r="A44" s="6" t="inlineStr">
-[...1 lines deleted...]
-          <t xml:space="preserve">      ▸ Segment: DPS-09-M049S6</t>
+      <c r="B44" s="8" t="inlineStr">
+        <is>
+          <t>#24</t>
+        </is>
+      </c>
+      <c r="C44" s="8" t="inlineStr">
+        <is>
+          <t>JB PURI 11 JB KE -2  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D44" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E44" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-12</t>
+        </is>
+      </c>
+      <c r="F44" s="8" t="inlineStr">
+        <is>
+          <t>-6.199107, 106.721625</t>
         </is>
       </c>
     </row>
     <row r="45">
-      <c r="A45" s="7" t="inlineStr">
-[...26 lines deleted...]
-          <t>Koordinat</t>
+      <c r="B45" s="8" t="inlineStr">
+        <is>
+          <t>#25</t>
+        </is>
+      </c>
+      <c r="C45" s="8" t="inlineStr">
+        <is>
+          <t>JB PURI 11 JB KE -3  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D45" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E45" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-12</t>
+        </is>
+      </c>
+      <c r="F45" s="8" t="inlineStr">
+        <is>
+          <t>-6.200874, 106.719738</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="B46" s="8" t="inlineStr">
         <is>
-          <t>#1</t>
+          <t>#26</t>
         </is>
       </c>
       <c r="C46" s="8" t="inlineStr">
         <is>
-          <t>Kerobokan, kec. kuta utara, kab, badung, bali  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+          <t>JB FO CUT CURUG - BITUNG 2  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
         </is>
       </c>
       <c r="D46" s="8" t="n">
         <v>1</v>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
-          <t>2026-08-14</t>
+          <t>2026-10-04</t>
         </is>
       </c>
       <c r="F46" s="8" t="inlineStr">
         <is>
-          <t>-8.630250, 115.190300</t>
+          <t>-6.243227, 106.565645</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="B47" s="8" t="inlineStr">
+        <is>
+          <t>#27</t>
+        </is>
+      </c>
+      <c r="C47" s="8" t="inlineStr">
+        <is>
+          <t>JB FO CUT CURUG - BITUNG 1  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D47" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E47" s="8" t="inlineStr">
+        <is>
+          <t>2026-10-04</t>
+        </is>
+      </c>
+      <c r="F47" s="8" t="inlineStr">
+        <is>
+          <t>-6.249334, 106.563350</t>
         </is>
       </c>
     </row>
     <row r="48">
-      <c r="A48" s="6" t="inlineStr">
-[...1 lines deleted...]
-          <t xml:space="preserve">      ▸ Segment: MGW-03-D1366-M187S4</t>
+      <c r="B48" s="8" t="inlineStr">
+        <is>
+          <t>#28</t>
+        </is>
+      </c>
+      <c r="C48" s="8" t="inlineStr">
+        <is>
+          <t>JB TNG - J627  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D48" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E48" s="8" t="inlineStr">
+        <is>
+          <t>2026-10-04</t>
+        </is>
+      </c>
+      <c r="F48" s="8" t="inlineStr">
+        <is>
+          <t>-6.253172, 106.567638</t>
         </is>
       </c>
     </row>
     <row r="49">
-      <c r="A49" s="7" t="inlineStr">
-[...26 lines deleted...]
-          <t>Koordinat</t>
+      <c r="B49" s="8" t="inlineStr">
+        <is>
+          <t>#29</t>
+        </is>
+      </c>
+      <c r="C49" s="8" t="inlineStr">
+        <is>
+          <t>JB FO CUT ARYANA 2  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D49" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E49" s="8" t="inlineStr">
+        <is>
+          <t>2026-10-04</t>
+        </is>
+      </c>
+      <c r="F49" s="8" t="inlineStr">
+        <is>
+          <t>-6.251653, 106.570288</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="B50" s="8" t="inlineStr">
         <is>
-          <t>#1</t>
+          <t>#30</t>
         </is>
       </c>
       <c r="C50" s="8" t="inlineStr">
         <is>
-          <t>l. Pratu I Nyoman Kantun, No. 16, 1, Open Area Selat, Badung, Bali 80352 (BA-MGW-03-LT4-MARGA 1/2/7)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+          <t>JB FO CUT ARYANA 1  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
         </is>
       </c>
       <c r="D50" s="8" t="n">
         <v>1</v>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
-          <t>2026-08-23</t>
+          <t>2026-10-04</t>
         </is>
       </c>
       <c r="F50" s="8" t="inlineStr">
         <is>
-          <t>-8.477481, 115.218884</t>
+          <t>-6.251189, 106.571092</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="B51" s="8" t="inlineStr">
+        <is>
+          <t>#31</t>
+        </is>
+      </c>
+      <c r="C51" s="8" t="inlineStr">
+        <is>
+          <t>JB FO CUT BINONG 3  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D51" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E51" s="8" t="inlineStr">
+        <is>
+          <t>2026-10-04</t>
+        </is>
+      </c>
+      <c r="F51" s="8" t="inlineStr">
+        <is>
+          <t>-6.243456, 106.577500</t>
         </is>
       </c>
     </row>
     <row r="52">
-      <c r="A52" s="5" t="inlineStr">
-[...1 lines deleted...]
-          <t xml:space="preserve">   🗂 AREA: DENPASAR   (68 ODP · 0 JB · 68 Gembok)</t>
+      <c r="B52" s="8" t="inlineStr">
+        <is>
+          <t>#32</t>
+        </is>
+      </c>
+      <c r="C52" s="8" t="inlineStr">
+        <is>
+          <t>JB FO CUT BINONG 3  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D52" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E52" s="8" t="inlineStr">
+        <is>
+          <t>2026-10-04</t>
+        </is>
+      </c>
+      <c r="F52" s="8" t="inlineStr">
+        <is>
+          <t>-6.243456, 106.577500</t>
         </is>
       </c>
     </row>
     <row r="53">
-      <c r="A53" s="6" t="inlineStr">
-[...1 lines deleted...]
-          <t xml:space="preserve">      ▸ Segment: DPS-01-D0095-M13S5</t>
+      <c r="B53" s="8" t="inlineStr">
+        <is>
+          <t>#33</t>
+        </is>
+      </c>
+      <c r="C53" s="8" t="inlineStr">
+        <is>
+          <t>JB FO CUT BINONG 2  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D53" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E53" s="8" t="inlineStr">
+        <is>
+          <t>2026-10-03</t>
+        </is>
+      </c>
+      <c r="F53" s="8" t="inlineStr">
+        <is>
+          <t>-6.242777, 106.578423</t>
         </is>
       </c>
     </row>
     <row r="54">
-      <c r="A54" s="7" t="inlineStr">
-[...26 lines deleted...]
-          <t>Koordinat</t>
+      <c r="B54" s="8" t="inlineStr">
+        <is>
+          <t>#34</t>
+        </is>
+      </c>
+      <c r="C54" s="8" t="inlineStr">
+        <is>
+          <t>JB FO CUT BINONG 1  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D54" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E54" s="8" t="inlineStr">
+        <is>
+          <t>2026-10-03</t>
+        </is>
+      </c>
+      <c r="F54" s="8" t="inlineStr">
+        <is>
+          <t>-6.242597, 106.578729</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="B55" s="8" t="inlineStr">
         <is>
-          <t>#1</t>
+          <t>#35</t>
         </is>
       </c>
       <c r="C55" s="8" t="inlineStr">
         <is>
-          <t>ODP1 Jl. Kubu Anyar, Kuta, Kec. Kuta, Kabupaten Badung, Bali 80361 ( BA-DPS-07-LT3-NKLA 1/1/6 )  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+          <t>JB TGR - J385  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
         </is>
       </c>
       <c r="D55" s="8" t="n">
         <v>1</v>
       </c>
       <c r="E55" s="8" t="inlineStr">
         <is>
-          <t>2026-08-17</t>
+          <t>2026-10-03</t>
         </is>
       </c>
       <c r="F55" s="8" t="inlineStr">
         <is>
-          <t>-8.737264, 115.168496</t>
+          <t>-6.241885, 106.580767</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="B56" s="8" t="inlineStr">
+        <is>
+          <t>#36</t>
+        </is>
+      </c>
+      <c r="C56" s="8" t="inlineStr">
+        <is>
+          <t>JB TGR - J267  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D56" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E56" s="8" t="inlineStr">
+        <is>
+          <t>2026-10-03</t>
+        </is>
+      </c>
+      <c r="F56" s="8" t="inlineStr">
+        <is>
+          <t>-6.245739, 106.583927</t>
         </is>
       </c>
     </row>
     <row r="57">
-      <c r="A57" s="6" t="inlineStr">
-[...1 lines deleted...]
-          <t xml:space="preserve">      ▸ Segment: DPS-01-D0365-M042S1</t>
+      <c r="B57" s="8" t="inlineStr">
+        <is>
+          <t>#37</t>
+        </is>
+      </c>
+      <c r="C57" s="8" t="inlineStr">
+        <is>
+          <t>JB TGR - J253  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D57" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E57" s="8" t="inlineStr">
+        <is>
+          <t>2026-10-03</t>
+        </is>
+      </c>
+      <c r="F57" s="8" t="inlineStr">
+        <is>
+          <t>-6.248051, 106.585452</t>
         </is>
       </c>
     </row>
     <row r="58">
-      <c r="A58" s="7" t="inlineStr">
-[...26 lines deleted...]
-          <t>Koordinat</t>
+      <c r="B58" s="8" t="inlineStr">
+        <is>
+          <t>#38</t>
+        </is>
+      </c>
+      <c r="C58" s="8" t="inlineStr">
+        <is>
+          <t>JB TGR - J303  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D58" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E58" s="8" t="inlineStr">
+        <is>
+          <t>2026-10-03</t>
+        </is>
+      </c>
+      <c r="F58" s="8" t="inlineStr">
+        <is>
+          <t>-6.249928, 106.587224</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="B59" s="8" t="inlineStr">
         <is>
-          <t>#1</t>
+          <t>#39</t>
         </is>
       </c>
       <c r="C59" s="8" t="inlineStr">
         <is>
-          <t>Gg. Dewata 5, Pemecutan, Kec. Denpasar Bar., Kota Denpasar, Bali 80111 (BA-DPS-01-LT4-TPRHU 1/1/2)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+          <t>JB TGR - J302  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
         </is>
       </c>
       <c r="D59" s="8" t="n">
         <v>1</v>
       </c>
       <c r="E59" s="8" t="inlineStr">
         <is>
-          <t>2026-08-21</t>
+          <t>2026-10-03</t>
         </is>
       </c>
       <c r="F59" s="8" t="inlineStr">
         <is>
-          <t>-8.657148, 115.207670</t>
+          <t>-6.250301, 106.588182</t>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="B60" s="8" t="inlineStr">
+        <is>
+          <t>#40</t>
+        </is>
+      </c>
+      <c r="C60" s="8" t="inlineStr">
+        <is>
+          <t>JB TGR - 380  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D60" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E60" s="8" t="inlineStr">
+        <is>
+          <t>2026-10-03</t>
+        </is>
+      </c>
+      <c r="F60" s="8" t="inlineStr">
+        <is>
+          <t>-6.250712, 106.589077</t>
         </is>
       </c>
     </row>
     <row r="61">
-      <c r="A61" s="6" t="inlineStr">
-[...1 lines deleted...]
-          <t xml:space="preserve">      ▸ Segment: DPS-01-D0433-M057S4</t>
+      <c r="B61" s="8" t="inlineStr">
+        <is>
+          <t>#41</t>
+        </is>
+      </c>
+      <c r="C61" s="8" t="inlineStr">
+        <is>
+          <t>JB TGR - 380  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D61" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E61" s="8" t="inlineStr">
+        <is>
+          <t>2026-10-03</t>
+        </is>
+      </c>
+      <c r="F61" s="8" t="inlineStr">
+        <is>
+          <t>-6.250712, 106.589077</t>
         </is>
       </c>
     </row>
     <row r="62">
-      <c r="A62" s="7" t="inlineStr">
-[...26 lines deleted...]
-          <t>Koordinat</t>
+      <c r="B62" s="8" t="inlineStr">
+        <is>
+          <t>#42</t>
+        </is>
+      </c>
+      <c r="C62" s="8" t="inlineStr">
+        <is>
+          <t>JB FO CUT 2 JL GURUBUG (Kusen)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D62" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E62" s="8" t="inlineStr">
+        <is>
+          <t>2026-10-03</t>
+        </is>
+      </c>
+      <c r="F62" s="8" t="inlineStr">
+        <is>
+          <t>-6.251516, 106.591768</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="B63" s="8" t="inlineStr">
         <is>
-          <t>#1</t>
+          <t>#43</t>
         </is>
       </c>
       <c r="C63" s="8" t="inlineStr">
         <is>
-          <t>955J+3V7 Padangsambian Kaja, Kota Denpasar, Bali  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+          <t>JB FO CUT 1 JL DASANA INDAH  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
         </is>
       </c>
       <c r="D63" s="8" t="n">
         <v>1</v>
       </c>
       <c r="E63" s="8" t="inlineStr">
         <is>
-          <t>2026-08-13</t>
+          <t>2026-10-03</t>
         </is>
       </c>
       <c r="F63" s="8" t="inlineStr">
         <is>
-          <t>-8.642344, 115.182164</t>
+          <t>-6.252678, 106.598178</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="B64" s="8" t="inlineStr">
+        <is>
+          <t>#44</t>
+        </is>
+      </c>
+      <c r="C64" s="8" t="inlineStr">
+        <is>
+          <t>JB JLN KLP GADING 1  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D64" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E64" s="8" t="inlineStr">
+        <is>
+          <t>2026-10-02</t>
+        </is>
+      </c>
+      <c r="F64" s="8" t="inlineStr">
+        <is>
+          <t>-6.252678, 106.598178</t>
         </is>
       </c>
     </row>
     <row r="65">
-      <c r="A65" s="6" t="inlineStr">
-[...1 lines deleted...]
-          <t xml:space="preserve">      ▸ Segment: DPS-01-D0649-M089S4</t>
+      <c r="B65" s="8" t="inlineStr">
+        <is>
+          <t>#45</t>
+        </is>
+      </c>
+      <c r="C65" s="8" t="inlineStr">
+        <is>
+          <t>JB DEPAN SOTO  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D65" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E65" s="8" t="inlineStr">
+        <is>
+          <t>2026-10-02</t>
+        </is>
+      </c>
+      <c r="F65" s="8" t="inlineStr">
+        <is>
+          <t>-6.257862, 106.606633</t>
         </is>
       </c>
     </row>
     <row r="66">
-      <c r="A66" s="7" t="inlineStr">
-[...26 lines deleted...]
-          <t>Koordinat</t>
+      <c r="B66" s="8" t="inlineStr">
+        <is>
+          <t>#46</t>
+        </is>
+      </c>
+      <c r="C66" s="8" t="inlineStr">
+        <is>
+          <t>JB PERTEMUAN DASANA  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D66" s="8" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="E66" s="8" t="inlineStr">
+        <is>
+          <t>2026-10-02</t>
+        </is>
+      </c>
+      <c r="F66" s="8" t="inlineStr">
+        <is>
+          <t>—</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="B67" s="8" t="inlineStr">
         <is>
-          <t>#1</t>
+          <t>#47</t>
         </is>
       </c>
       <c r="C67" s="8" t="inlineStr">
         <is>
-          <t>Dekat Tatkala Villa, Jalan Cendrawasih no 55XX Seminyak, Jl. Petitenget, Kerobokan Kelod, Kec. Kuta Utara, Kabupaten Badung, Bali 80361  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+          <t>JB FO CUT KALI  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
         </is>
       </c>
       <c r="D67" s="8" t="n">
         <v>1</v>
       </c>
       <c r="E67" s="8" t="inlineStr">
         <is>
-          <t>2026-08-13</t>
+          <t>2026-10-01</t>
         </is>
       </c>
       <c r="F67" s="8" t="inlineStr">
         <is>
-          <t>-8.678715, 115.163112</t>
+          <t>-6.222252, 106.696346</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="B68" s="8" t="inlineStr">
+        <is>
+          <t>#48</t>
+        </is>
+      </c>
+      <c r="C68" s="8" t="inlineStr">
+        <is>
+          <t>JB Kali  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D68" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E68" s="8" t="inlineStr">
+        <is>
+          <t>2026-10-01</t>
+        </is>
+      </c>
+      <c r="F68" s="8" t="inlineStr">
+        <is>
+          <t>-6.259581, 106.693718</t>
         </is>
       </c>
     </row>
     <row r="69">
-      <c r="A69" s="6" t="inlineStr">
-[...1 lines deleted...]
-          <t xml:space="preserve">      ▸ Segment: DPS-01-D0668-M092S4</t>
+      <c r="B69" s="8" t="inlineStr">
+        <is>
+          <t>#49</t>
+        </is>
+      </c>
+      <c r="C69" s="8" t="inlineStr">
+        <is>
+          <t>JB Terowongan  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D69" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E69" s="8" t="inlineStr">
+        <is>
+          <t>2026-10-01</t>
+        </is>
+      </c>
+      <c r="F69" s="8" t="inlineStr">
+        <is>
+          <t>-6.259447, 106.693486</t>
         </is>
       </c>
     </row>
     <row r="70">
-      <c r="A70" s="7" t="inlineStr">
-[...26 lines deleted...]
-          <t>Koordinat</t>
+      <c r="B70" s="8" t="inlineStr">
+        <is>
+          <t>#50</t>
+        </is>
+      </c>
+      <c r="C70" s="8" t="inlineStr">
+        <is>
+          <t>JB PER 4 TAN  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D70" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E70" s="8" t="inlineStr">
+        <is>
+          <t>2026-10-01</t>
+        </is>
+      </c>
+      <c r="F70" s="8" t="inlineStr">
+        <is>
+          <t>-6.255693, 106.687582</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="B71" s="8" t="inlineStr">
         <is>
-          <t>#1</t>
+          <t>#51</t>
         </is>
       </c>
       <c r="C71" s="8" t="inlineStr">
         <is>
-          <t>ODP1 Jl. Petitenget, Gg. Cendrawasih No.9, Seminyak, Kuta, Kerobokan Kelod, Seminyak, Kec. Kuta Utara, Kabupaten Badung, Bali ( BA-DPS-01-LT5-TPRHU 1/1/11 )  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+          <t>JB PANGKAS RAMBUT SW  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
         </is>
       </c>
       <c r="D71" s="8" t="n">
         <v>1</v>
       </c>
       <c r="E71" s="8" t="inlineStr">
         <is>
-          <t>2026-08-17</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="F71" s="8" t="inlineStr">
         <is>
-          <t>-8.674615, 115.155469</t>
+          <t>-6.256747, 106.682561</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="B72" s="8" t="inlineStr">
+        <is>
+          <t>#52</t>
+        </is>
+      </c>
+      <c r="C72" s="8" t="inlineStr">
+        <is>
+          <t>JB PERTAMINI PERTASHOP  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D72" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E72" s="8" t="inlineStr">
+        <is>
+          <t>2026-10-02</t>
+        </is>
+      </c>
+      <c r="F72" s="8" t="inlineStr">
+        <is>
+          <t>-6.257385, 106.682475</t>
         </is>
       </c>
     </row>
     <row r="73">
-      <c r="A73" s="6" t="inlineStr">
-[...1 lines deleted...]
-          <t xml:space="preserve">      ▸ Segment: DPS-01-D0787M115S2</t>
+      <c r="B73" s="8" t="inlineStr">
+        <is>
+          <t>#53</t>
+        </is>
+      </c>
+      <c r="C73" s="8" t="inlineStr">
+        <is>
+          <t>JB KUBURAN  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D73" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E73" s="8" t="inlineStr">
+        <is>
+          <t>2026-10-02</t>
+        </is>
+      </c>
+      <c r="F73" s="8" t="inlineStr">
+        <is>
+          <t>-6.258432, 106.681698</t>
         </is>
       </c>
     </row>
     <row r="74">
-      <c r="A74" s="7" t="inlineStr">
-[...26 lines deleted...]
-          <t>Koordinat</t>
+      <c r="B74" s="8" t="inlineStr">
+        <is>
+          <t>#54</t>
+        </is>
+      </c>
+      <c r="C74" s="8" t="inlineStr">
+        <is>
+          <t>JB TNG 05 J004  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D74" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E74" s="8" t="inlineStr">
+        <is>
+          <t>2026-10-01</t>
+        </is>
+      </c>
+      <c r="F74" s="8" t="inlineStr">
+        <is>
+          <t>-6.262996, 106.674071</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="B75" s="8" t="inlineStr">
         <is>
-          <t>#1</t>
+          <t>#55</t>
         </is>
       </c>
       <c r="C75" s="8" t="inlineStr">
         <is>
-          <t>l. Raya Muding No. 2 Kerobokan Kaja1 - Kuta Utara, Badung, Bali 80117 IDN CRT         : CRT2307003585 OLT         : - BA-DPS-01-LT4-TPRHU PON         : - 1/2/13:23  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+          <t>JB Warteg Brebes  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
         </is>
       </c>
       <c r="D75" s="8" t="n">
         <v>1</v>
       </c>
       <c r="E75" s="8" t="inlineStr">
         <is>
-          <t>2026-08-04</t>
+          <t>2026-10-01</t>
         </is>
       </c>
       <c r="F75" s="8" t="inlineStr">
         <is>
-          <t>-8.650780, 115.178064</t>
+          <t>-6.268956, 106.671020</t>
+        </is>
+      </c>
+    </row>
+    <row r="76">
+      <c r="B76" s="8" t="inlineStr">
+        <is>
+          <t>#56</t>
+        </is>
+      </c>
+      <c r="C76" s="8" t="inlineStr">
+        <is>
+          <t>JB LENGKONG KARYA  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D76" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E76" s="8" t="inlineStr">
+        <is>
+          <t>2026-10-01</t>
+        </is>
+      </c>
+      <c r="F76" s="8" t="inlineStr">
+        <is>
+          <t>-6.279143, 106.670583</t>
         </is>
       </c>
     </row>
     <row r="77">
-      <c r="A77" s="6" t="inlineStr">
-[...1 lines deleted...]
-          <t xml:space="preserve">      ▸ Segment: DPS-01-D0822-M110S7</t>
+      <c r="B77" s="8" t="inlineStr">
+        <is>
+          <t>#57</t>
+        </is>
+      </c>
+      <c r="C77" s="8" t="inlineStr">
+        <is>
+          <t>JB DANAU  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D77" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E77" s="8" t="inlineStr">
+        <is>
+          <t>2026-10-01</t>
+        </is>
+      </c>
+      <c r="F77" s="8" t="inlineStr">
+        <is>
+          <t>-6.280475, 106.675837</t>
         </is>
       </c>
     </row>
     <row r="78">
-      <c r="A78" s="7" t="inlineStr">
-[...26 lines deleted...]
-          <t>Koordinat</t>
+      <c r="B78" s="8" t="inlineStr">
+        <is>
+          <t>#58</t>
+        </is>
+      </c>
+      <c r="C78" s="8" t="inlineStr">
+        <is>
+          <t>JB DANAU 1  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D78" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E78" s="8" t="inlineStr">
+        <is>
+          <t>2026-10-01</t>
+        </is>
+      </c>
+      <c r="F78" s="8" t="inlineStr">
+        <is>
+          <t>-6.280470, 106.674615</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="B79" s="8" t="inlineStr">
         <is>
+          <t>#59</t>
+        </is>
+      </c>
+      <c r="C79" s="8" t="inlineStr">
+        <is>
+          <t>JB WARMINDO  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D79" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E79" s="8" t="inlineStr">
+        <is>
+          <t>2026-10-01</t>
+        </is>
+      </c>
+      <c r="F79" s="8" t="inlineStr">
+        <is>
+          <t>6°15'53.3"S106°40'22.6E</t>
+        </is>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" s="5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">   🗂 AREA: Tangerang   (0 ODP · 19 JB · 19 Gembok)</t>
+        </is>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: (Tanpa Segment)</t>
+        </is>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         JB (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B83" s="9" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C83" s="9" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D83" s="9" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E83" s="9" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F83" s="9" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="84">
+      <c r="B84" s="8" t="inlineStr">
+        <is>
           <t>#1</t>
         </is>
       </c>
-      <c r="C79" s="8" t="inlineStr">
-[...78 lines deleted...]
-          <t>-8.686418, 115.184081</t>
+      <c r="C84" s="8" t="inlineStr">
+        <is>
+          <t>JB PERTEMUAN  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D84" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E84" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-10</t>
+        </is>
+      </c>
+      <c r="F84" s="8" t="inlineStr">
+        <is>
+          <t>-6.145335, 106.676059</t>
         </is>
       </c>
     </row>
     <row r="85">
-      <c r="A85" s="6" t="inlineStr">
-[...1 lines deleted...]
-          <t xml:space="preserve">      ▸ Segment: DPS-01-D0868-M123S3</t>
+      <c r="B85" s="8" t="inlineStr">
+        <is>
+          <t>#2</t>
+        </is>
+      </c>
+      <c r="C85" s="8" t="inlineStr">
+        <is>
+          <t>JB FO CUT TANAH KOSONG  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D85" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E85" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-10</t>
+        </is>
+      </c>
+      <c r="F85" s="8" t="inlineStr">
+        <is>
+          <t>-6.276446, 106.486214</t>
         </is>
       </c>
     </row>
     <row r="86">
-      <c r="A86" s="7" t="inlineStr">
-[...26 lines deleted...]
-          <t>Koordinat</t>
+      <c r="B86" s="8" t="inlineStr">
+        <is>
+          <t>#3</t>
+        </is>
+      </c>
+      <c r="C86" s="8" t="inlineStr">
+        <is>
+          <t>JB FO CUT DEPAN MASAKAN PADANG  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D86" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E86" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-10</t>
+        </is>
+      </c>
+      <c r="F86" s="8" t="inlineStr">
+        <is>
+          <t>-6.275985, 106.486197</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="B87" s="8" t="inlineStr">
         <is>
-          <t>#1</t>
+          <t>#4</t>
         </is>
       </c>
       <c r="C87" s="8" t="inlineStr">
         <is>
-          <t>Jl. Gunung Lempuyang (Gg Gunung Slamet I) No. 30 PADANGSAMBIAN - DENPASAR BARAT, Denpasar, Bali 80117 IDN CRT         : CRT2205002523 OLT         : -BA-DPS-01-LT5-TPRHU PON         : -1/2/14:16  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+          <t>JB FO CUT DEPAN MASAKAN PADANG  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
         </is>
       </c>
       <c r="D87" s="8" t="n">
         <v>1</v>
       </c>
       <c r="E87" s="8" t="inlineStr">
         <is>
-          <t>2026-08-04</t>
+          <t>2026-09-10</t>
         </is>
       </c>
       <c r="F87" s="8" t="inlineStr">
         <is>
-          <t>-8.664480, 115.196211</t>
+          <t>-6.275985, 106.486197</t>
+        </is>
+      </c>
+    </row>
+    <row r="88">
+      <c r="B88" s="8" t="inlineStr">
+        <is>
+          <t>#5</t>
+        </is>
+      </c>
+      <c r="C88" s="8" t="inlineStr">
+        <is>
+          <t>JB FO CUT DEPAN MASAKAN PADANG  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D88" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E88" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-10</t>
+        </is>
+      </c>
+      <c r="F88" s="8" t="inlineStr">
+        <is>
+          <t>-6.275985, 106.486197</t>
         </is>
       </c>
     </row>
     <row r="89">
-      <c r="A89" s="6" t="inlineStr">
-[...1 lines deleted...]
-          <t xml:space="preserve">      ▸ Segment: DPS-01-D1348-M188S8</t>
+      <c r="B89" s="8" t="inlineStr">
+        <is>
+          <t>#6</t>
+        </is>
+      </c>
+      <c r="C89" s="8" t="inlineStr">
+        <is>
+          <t>JB PERUMAHAN  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D89" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E89" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-09</t>
+        </is>
+      </c>
+      <c r="F89" s="8" t="inlineStr">
+        <is>
+          <t>-6.252690, 106.598183</t>
         </is>
       </c>
     </row>
     <row r="90">
-      <c r="A90" s="7" t="inlineStr">
-[...26 lines deleted...]
-          <t>Koordinat</t>
+      <c r="B90" s="8" t="inlineStr">
+        <is>
+          <t>#7</t>
+        </is>
+      </c>
+      <c r="C90" s="8" t="inlineStr">
+        <is>
+          <t>JB PERTEMUAN PERUMAHAN  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D90" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E90" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-09</t>
+        </is>
+      </c>
+      <c r="F90" s="8" t="inlineStr">
+        <is>
+          <t>-6.253243, 106.599120</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="B91" s="8" t="inlineStr">
         <is>
-          <t>#1</t>
+          <t>#8</t>
         </is>
       </c>
       <c r="C91" s="8" t="inlineStr">
         <is>
-          <t>JL. Gunung Sanghyang No. 126 A Badung,Bali80361 IDNDenpasar,BaliIDN	 CRT         : CRT2210016175                    OLT         : BA-DPS-01-LT4-TPRHU PON         : 1/2/13:4  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+          <t>JB FO CUT JL. DASANA INDAH  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
         </is>
       </c>
       <c r="D91" s="8" t="n">
         <v>1</v>
       </c>
       <c r="E91" s="8" t="inlineStr">
         <is>
-          <t>2026-08-06</t>
+          <t>2026-09-09</t>
         </is>
       </c>
       <c r="F91" s="8" t="inlineStr">
         <is>
-          <t>-8.648017, 115.178685</t>
+          <t>-6.254837, 106.603912</t>
+        </is>
+      </c>
+    </row>
+    <row r="92">
+      <c r="B92" s="8" t="inlineStr">
+        <is>
+          <t>#9</t>
+        </is>
+      </c>
+      <c r="C92" s="8" t="inlineStr">
+        <is>
+          <t>JB FO CUT 2 JL. DASANA INDAH  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D92" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E92" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-09</t>
+        </is>
+      </c>
+      <c r="F92" s="8" t="inlineStr">
+        <is>
+          <t>-6.255401, 106.605574</t>
         </is>
       </c>
     </row>
     <row r="93">
-      <c r="A93" s="6" t="inlineStr">
-[...1 lines deleted...]
-          <t xml:space="preserve">      ▸ Segment: DPS-01D0883-M125S4</t>
+      <c r="B93" s="8" t="inlineStr">
+        <is>
+          <t>#10</t>
+        </is>
+      </c>
+      <c r="C93" s="8" t="inlineStr">
+        <is>
+          <t>JB FO CUT SAMPING MAJESTIC 2  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D93" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E93" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-09</t>
+        </is>
+      </c>
+      <c r="F93" s="8" t="inlineStr">
+        <is>
+          <t>-6.248614, 106.610243</t>
         </is>
       </c>
     </row>
     <row r="94">
-      <c r="A94" s="7" t="inlineStr">
-[...26 lines deleted...]
-          <t>Koordinat</t>
+      <c r="B94" s="8" t="inlineStr">
+        <is>
+          <t>#11</t>
+        </is>
+      </c>
+      <c r="C94" s="8" t="inlineStr">
+        <is>
+          <t>JB FO CUT SAMPING MAJESTIC 1  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D94" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E94" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-09</t>
+        </is>
+      </c>
+      <c r="F94" s="8" t="inlineStr">
+        <is>
+          <t>-6.248520, 106.609922</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="B95" s="8" t="inlineStr">
         <is>
-          <t>#1</t>
+          <t>#12</t>
         </is>
       </c>
       <c r="C95" s="8" t="inlineStr">
         <is>
-          <t>DPFO Jl. Gunung Lumut, No. ~80117-2251, , Open Area Padangsambian Klod, Denpasar, Bali ( OLT : BA-DPS-01-LT3-TPRHU PON : -1/1/11)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+          <t>JB DEPAN SPBU  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
         </is>
       </c>
       <c r="D95" s="8" t="n">
         <v>1</v>
       </c>
       <c r="E95" s="8" t="inlineStr">
         <is>
-          <t>2026-07-28</t>
+          <t>2026-09-08</t>
         </is>
       </c>
       <c r="F95" s="8" t="inlineStr">
         <is>
-          <t>-8.680441, 115.184248</t>
+          <t>-6.326632, 106.618038</t>
+        </is>
+      </c>
+    </row>
+    <row r="96">
+      <c r="B96" s="8" t="inlineStr">
+        <is>
+          <t>#13</t>
+        </is>
+      </c>
+      <c r="C96" s="8" t="inlineStr">
+        <is>
+          <t>JB DEPAN INDOMARET  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D96" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E96" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-08</t>
+        </is>
+      </c>
+      <c r="F96" s="8" t="inlineStr">
+        <is>
+          <t>-6.326632, 106.618038</t>
         </is>
       </c>
     </row>
     <row r="97">
-      <c r="A97" s="6" t="inlineStr">
-[...1 lines deleted...]
-          <t xml:space="preserve">      ▸ Segment: DPS-02-D0244-M038S3</t>
+      <c r="B97" s="8" t="inlineStr">
+        <is>
+          <t>#14</t>
+        </is>
+      </c>
+      <c r="C97" s="8" t="inlineStr">
+        <is>
+          <t>JB UD SUMBER LOGAM  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D97" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E97" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-08</t>
+        </is>
+      </c>
+      <c r="F97" s="8" t="inlineStr">
+        <is>
+          <t>-6.326719, 106.621840</t>
         </is>
       </c>
     </row>
     <row r="98">
-      <c r="A98" s="7" t="inlineStr">
-[...26 lines deleted...]
-          <t>Koordinat</t>
+      <c r="B98" s="8" t="inlineStr">
+        <is>
+          <t>#15</t>
+        </is>
+      </c>
+      <c r="C98" s="8" t="inlineStr">
+        <is>
+          <t>JB DEPAN PENY RUKO  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D98" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E98" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-08</t>
+        </is>
+      </c>
+      <c r="F98" s="8" t="inlineStr">
+        <is>
+          <t>-6.302518, 106.594121</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="B99" s="8" t="inlineStr">
         <is>
+          <t>#16</t>
+        </is>
+      </c>
+      <c r="C99" s="8" t="inlineStr">
+        <is>
+          <t>JB DEPAN UD USI JAYA  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D99" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E99" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-08</t>
+        </is>
+      </c>
+      <c r="F99" s="8" t="inlineStr">
+        <is>
+          <t>-6.302518, 106.594121</t>
+        </is>
+      </c>
+    </row>
+    <row r="100">
+      <c r="B100" s="8" t="inlineStr">
+        <is>
+          <t>#17</t>
+        </is>
+      </c>
+      <c r="C100" s="8" t="inlineStr">
+        <is>
+          <t>JB TGR-J587  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D100" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E100" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-08</t>
+        </is>
+      </c>
+      <c r="F100" s="8" t="inlineStr">
+        <is>
+          <t>-6.302518, 106.594121</t>
+        </is>
+      </c>
+    </row>
+    <row r="101">
+      <c r="B101" s="8" t="inlineStr">
+        <is>
+          <t>#18</t>
+        </is>
+      </c>
+      <c r="C101" s="8" t="inlineStr">
+        <is>
+          <t>JB TGR-J586  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D101" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E101" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-08</t>
+        </is>
+      </c>
+      <c r="F101" s="8" t="inlineStr">
+        <is>
+          <t>-6.302668, 106.593774</t>
+        </is>
+      </c>
+    </row>
+    <row r="102">
+      <c r="B102" s="8" t="inlineStr">
+        <is>
+          <t>#19</t>
+        </is>
+      </c>
+      <c r="C102" s="8" t="inlineStr">
+        <is>
+          <t>jb fo cut  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D102" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E102" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-08</t>
+        </is>
+      </c>
+      <c r="F102" s="8" t="inlineStr">
+        <is>
+          <t>-6.302949, 106.592976</t>
+        </is>
+      </c>
+    </row>
+    <row r="104" ht="20" customHeight="1">
+      <c r="A104" s="4" t="inlineStr">
+        <is>
+          <t>📍 WILAYAH: BEKASI    (2 area · 0 ODP · 34 JB · 33 Gembok · Tikor 0/34)</t>
+        </is>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" s="5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">   🗂 AREA: BEKASI   (0 ODP · 27 JB · 27 Gembok)</t>
+        </is>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: (Tanpa Segment)</t>
+        </is>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         JB (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B107" s="9" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C107" s="9" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D107" s="9" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E107" s="9" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F107" s="9" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="108">
+      <c r="B108" s="8" t="inlineStr">
+        <is>
           <t>#1</t>
         </is>
       </c>
-      <c r="C99" s="8" t="inlineStr">
-[...142 lines deleted...]
-          <t>-8.623685, 115.223751</t>
+      <c r="C108" s="8" t="inlineStr">
+        <is>
+          <t>jb padang tambun  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D108" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E108" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-09</t>
+        </is>
+      </c>
+      <c r="F108" s="8" t="inlineStr">
+        <is>
+          <t>-6.257460, 107.038796</t>
         </is>
       </c>
     </row>
     <row r="109">
-      <c r="A109" s="6" t="inlineStr">
-[...1 lines deleted...]
-          <t xml:space="preserve">      ▸ Segment: DPS-03-D1634-M213S7</t>
+      <c r="B109" s="8" t="inlineStr">
+        <is>
+          <t>#2</t>
+        </is>
+      </c>
+      <c r="C109" s="8" t="inlineStr">
+        <is>
+          <t>jb indomaret grand vista CKR  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D109" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E109" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-09</t>
+        </is>
+      </c>
+      <c r="F109" s="8" t="inlineStr">
+        <is>
+          <t>-6.415675, 107.068300</t>
         </is>
       </c>
     </row>
     <row r="110">
-      <c r="A110" s="7" t="inlineStr">
-[...26 lines deleted...]
-          <t>Koordinat</t>
+      <c r="B110" s="8" t="inlineStr">
+        <is>
+          <t>#3</t>
+        </is>
+      </c>
+      <c r="C110" s="8" t="inlineStr">
+        <is>
+          <t>jb mcd to pop btr  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D110" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E110" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-09</t>
+        </is>
+      </c>
+      <c r="F110" s="8" t="inlineStr">
+        <is>
+          <t>-6.321060, 107.015774</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="B111" s="8" t="inlineStr">
         <is>
-          <t>#1</t>
+          <t>#4</t>
         </is>
       </c>
       <c r="C111" s="8" t="inlineStr">
         <is>
-          <t>l. Tukad Pekerisan No. - DAUH PURI KLOD - DENPASAR BARAT, Denpasar, Bali 80225 IDN CRT  ( BA-DPS-03-LT5-MTSRI 1/2/12 )  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+          <t>jb bengkel Cimuning  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
         </is>
       </c>
       <c r="D111" s="8" t="n">
         <v>1</v>
       </c>
       <c r="E111" s="8" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2026-09-09</t>
         </is>
       </c>
       <c r="F111" s="8" t="inlineStr">
         <is>
-          <t>-8.686647, 115.226220</t>
+          <t>-6.319737, 107.023307</t>
+        </is>
+      </c>
+    </row>
+    <row r="112">
+      <c r="B112" s="8" t="inlineStr">
+        <is>
+          <t>#5</t>
+        </is>
+      </c>
+      <c r="C112" s="8" t="inlineStr">
+        <is>
+          <t>JB SLB DINAMIKA  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D112" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E112" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
+      <c r="F112" s="8" t="inlineStr">
+        <is>
+          <t>-6.257502, 107.039304</t>
         </is>
       </c>
     </row>
     <row r="113">
-      <c r="A113" s="6" t="inlineStr">
-[...1 lines deleted...]
-          <t xml:space="preserve">      ▸ Segment: DPS-04-D0020-M02S8</t>
+      <c r="B113" s="8" t="inlineStr">
+        <is>
+          <t>#6</t>
+        </is>
+      </c>
+      <c r="C113" s="8" t="inlineStr">
+        <is>
+          <t>JB POP/SUMBER JAYA  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D113" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E113" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-06</t>
+        </is>
+      </c>
+      <c r="F113" s="8" t="inlineStr">
+        <is>
+          <t>-6.243124, 107.066034</t>
         </is>
       </c>
     </row>
     <row r="114">
-      <c r="A114" s="7" t="inlineStr">
-[...26 lines deleted...]
-          <t>Koordinat</t>
+      <c r="B114" s="8" t="inlineStr">
+        <is>
+          <t>#7</t>
+        </is>
+      </c>
+      <c r="C114" s="8" t="inlineStr">
+        <is>
+          <t>JB POP/SUMBER JAYA, PINTU MASUK TRIDAYA INDAH 2  JB KE-2  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D114" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E114" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-06</t>
+        </is>
+      </c>
+      <c r="F114" s="8" t="inlineStr">
+        <is>
+          <t>-6.242710, 107.066591</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="B115" s="8" t="inlineStr">
         <is>
-          <t>#1</t>
+          <t>#8</t>
         </is>
       </c>
       <c r="C115" s="8" t="inlineStr">
         <is>
-          <t>Jl. Mahendradatta Utara 98-88, Tegal Kertha, Kec. Denpasar Bar., Kota Denpasar, Bali 80118 (BA-DPS-10-LT8-NGKA 1/1/5)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+          <t>JB madura  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
         </is>
       </c>
       <c r="D115" s="8" t="n">
         <v>1</v>
       </c>
       <c r="E115" s="8" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-09-13</t>
         </is>
       </c>
       <c r="F115" s="8" t="inlineStr">
         <is>
-          <t>-8.654907, 115.192789</t>
+          <t>-6.319737, 107.022796</t>
+        </is>
+      </c>
+    </row>
+    <row r="116">
+      <c r="B116" s="8" t="inlineStr">
+        <is>
+          <t>#9</t>
+        </is>
+      </c>
+      <c r="C116" s="8" t="inlineStr">
+        <is>
+          <t>JB PLANET BAN  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D116" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E116" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-13</t>
+        </is>
+      </c>
+      <c r="F116" s="8" t="inlineStr">
+        <is>
+          <t>-6.319693, 107.024003</t>
         </is>
       </c>
     </row>
     <row r="117">
-      <c r="A117" s="6" t="inlineStr">
-[...1 lines deleted...]
-          <t xml:space="preserve">      ▸ Segment: DPS-04-D0286-M44S1</t>
+      <c r="B117" s="8" t="inlineStr">
+        <is>
+          <t>#10</t>
+        </is>
+      </c>
+      <c r="C117" s="8" t="inlineStr">
+        <is>
+          <t>jb depan toko mr.D.i Y mustikajaya  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D117" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E117" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-15</t>
+        </is>
+      </c>
+      <c r="F117" s="8" t="inlineStr">
+        <is>
+          <t>-6.305216, 107.029032</t>
         </is>
       </c>
     </row>
     <row r="118">
-      <c r="A118" s="7" t="inlineStr">
-[...26 lines deleted...]
-          <t>Koordinat</t>
+      <c r="B118" s="8" t="inlineStr">
+        <is>
+          <t>#11</t>
+        </is>
+      </c>
+      <c r="C118" s="8" t="inlineStr">
+        <is>
+          <t>jb depan gadai top Cimuning  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D118" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E118" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-15</t>
+        </is>
+      </c>
+      <c r="F118" s="8" t="inlineStr">
+        <is>
+          <t>-6.319708, 107.024270</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="B119" s="8" t="inlineStr">
         <is>
-          <t>#1</t>
+          <t>#12</t>
         </is>
       </c>
       <c r="C119" s="8" t="inlineStr">
         <is>
-          <t>Jl. Imam Bonjol No.555A, Pemecutan Klod, Kec. Denpasar Bar., Kota Denpasar, Denpasar,Bali80119 IDN	 CRT   : CRT2203000405    OLT    : BA-DPS-10-LT3-NGKA PON    : 1/2/10:33 Phone   : on coor  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+          <t>jb dpn alfa  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
         </is>
       </c>
       <c r="D119" s="8" t="n">
         <v>1</v>
       </c>
       <c r="E119" s="8" t="inlineStr">
         <is>
-          <t>2026-08-08</t>
+          <t>2026-09-16</t>
         </is>
       </c>
       <c r="F119" s="8" t="inlineStr">
         <is>
-          <t>-8.677036, 115.217521</t>
+          <t>-6.319680, 107.022787</t>
+        </is>
+      </c>
+    </row>
+    <row r="120">
+      <c r="B120" s="8" t="inlineStr">
+        <is>
+          <t>#13</t>
+        </is>
+      </c>
+      <c r="C120" s="8" t="inlineStr">
+        <is>
+          <t>jb indomaret dpn btr BKS-02-J019  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D120" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E120" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-16</t>
+        </is>
+      </c>
+      <c r="F120" s="8" t="inlineStr">
+        <is>
+          <t>-6.322178, 107.018317</t>
         </is>
       </c>
     </row>
     <row r="121">
-      <c r="A121" s="6" t="inlineStr">
-[...1 lines deleted...]
-          <t xml:space="preserve">      ▸ Segment: DPS-04-D0392-M59S5</t>
+      <c r="B121" s="8" t="inlineStr">
+        <is>
+          <t>#14</t>
+        </is>
+      </c>
+      <c r="C121" s="8" t="inlineStr">
+        <is>
+          <t>jb dpn MBG  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D121" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E121" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-16</t>
+        </is>
+      </c>
+      <c r="F121" s="8" t="inlineStr">
+        <is>
+          <t>-6.312162, 107.026481</t>
         </is>
       </c>
     </row>
     <row r="122">
-      <c r="A122" s="7" t="inlineStr">
-[...26 lines deleted...]
-          <t>Koordinat</t>
+      <c r="B122" s="8" t="inlineStr">
+        <is>
+          <t>#15</t>
+        </is>
+      </c>
+      <c r="C122" s="8" t="inlineStr">
+        <is>
+          <t>jb tower  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D122" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E122" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-16</t>
+        </is>
+      </c>
+      <c r="F122" s="8" t="inlineStr">
+        <is>
+          <t>-6.312691, 107.026304</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="B123" s="8" t="inlineStr">
         <is>
-          <t>#1</t>
+          <t>#16</t>
         </is>
       </c>
       <c r="C123" s="8" t="inlineStr">
         <is>
-          <t>Jl. Gn. Tangkuban Perahu, Padangsambian Klod, Kec. Denpasar Bar., Kota Denpasar, Bali 80117 (BA-DPS-01-LT2-TPRHU 1/1/11)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+          <t>JB LAMPU MERAH KERANJI  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
         </is>
       </c>
       <c r="D123" s="8" t="n">
         <v>1</v>
       </c>
       <c r="E123" s="8" t="inlineStr">
         <is>
-          <t>2026-08-19</t>
+          <t>2026-09-16</t>
         </is>
       </c>
       <c r="F123" s="8" t="inlineStr">
         <is>
-          <t>-8.670222, 115.183174</t>
+          <t>-6,2261298, 106,9798888</t>
+        </is>
+      </c>
+    </row>
+    <row r="124">
+      <c r="B124" s="8" t="inlineStr">
+        <is>
+          <t>#17</t>
+        </is>
+      </c>
+      <c r="C124" s="8" t="inlineStr">
+        <is>
+          <t>JB DEPAN POP SUKARAYA  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D124" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E124" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-22</t>
+        </is>
+      </c>
+      <c r="F124" s="8" t="inlineStr">
+        <is>
+          <t>-6.234287, 107.160004</t>
         </is>
       </c>
     </row>
     <row r="125">
-      <c r="A125" s="6" t="inlineStr">
-[...1 lines deleted...]
-          <t xml:space="preserve">      ▸ Segment: DPS-04-D0420-M64S3</t>
+      <c r="B125" s="8" t="inlineStr">
+        <is>
+          <t>#18</t>
+        </is>
+      </c>
+      <c r="C125" s="8" t="inlineStr">
+        <is>
+          <t>JB DEPAN PT GARUDA  JB KE-5  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D125" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E125" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-30</t>
+        </is>
+      </c>
+      <c r="F125" s="8" t="inlineStr">
+        <is>
+          <t>-6.284360, 107.110906</t>
         </is>
       </c>
     </row>
     <row r="126">
-      <c r="A126" s="7" t="inlineStr">
-[...26 lines deleted...]
-          <t>Koordinat</t>
+      <c r="B126" s="8" t="inlineStr">
+        <is>
+          <t>#19</t>
+        </is>
+      </c>
+      <c r="C126" s="8" t="inlineStr">
+        <is>
+          <t>JB DEPAN BESI TUA  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D126" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E126" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-25</t>
+        </is>
+      </c>
+      <c r="F126" s="8" t="inlineStr">
+        <is>
+          <t>-6.284722, 107.114549</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="B127" s="8" t="inlineStr">
         <is>
-          <t>#1</t>
+          <t>#20</t>
         </is>
       </c>
       <c r="C127" s="8" t="inlineStr">
         <is>
-          <t>Jl. Gunung Guntur Gg. XI, Kerobokan Kaja, Kec. Kuta Utara, Kabupaten Badung, Bali 80117 (BA-DPS-01-LT2-TPRHU 1/1/13)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+          <t>JB PERABOT KALIMALANG  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
         </is>
       </c>
       <c r="D127" s="8" t="n">
         <v>1</v>
       </c>
       <c r="E127" s="8" t="inlineStr">
         <is>
-          <t>2026-08-21</t>
+          <t>2026-09-25</t>
         </is>
       </c>
       <c r="F127" s="8" t="inlineStr">
         <is>
-          <t>-8.654968, 115.180725</t>
+          <t>-6.284568, 107.113967</t>
+        </is>
+      </c>
+    </row>
+    <row r="128">
+      <c r="B128" s="8" t="inlineStr">
+        <is>
+          <t>#21</t>
+        </is>
+      </c>
+      <c r="C128" s="8" t="inlineStr">
+        <is>
+          <t>JB DEPAN KCM  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D128" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E128" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-25</t>
+        </is>
+      </c>
+      <c r="F128" s="8" t="inlineStr">
+        <is>
+          <t>-6.211290, 107.030915</t>
         </is>
       </c>
     </row>
     <row r="129">
-      <c r="A129" s="6" t="inlineStr">
-[...1 lines deleted...]
-          <t xml:space="preserve">      ▸ Segment: DPS-04-D0469-M71S5</t>
+      <c r="B129" s="8" t="inlineStr">
+        <is>
+          <t>#22</t>
+        </is>
+      </c>
+      <c r="C129" s="8" t="inlineStr">
+        <is>
+          <t>jb kp Turi indah  Depan gapura perumahan geraha  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D129" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E129" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-24</t>
+        </is>
+      </c>
+      <c r="F129" s="8" t="inlineStr">
+        <is>
+          <t>-6 1668077 107.04965956</t>
         </is>
       </c>
     </row>
     <row r="130">
-      <c r="A130" s="7" t="inlineStr">
-[...26 lines deleted...]
-          <t>Koordinat</t>
+      <c r="B130" s="8" t="inlineStr">
+        <is>
+          <t>#23</t>
+        </is>
+      </c>
+      <c r="C130" s="8" t="inlineStr">
+        <is>
+          <t>jb kp Turi indah depan steam motor Deket gapura  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D130" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E130" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-24</t>
+        </is>
+      </c>
+      <c r="F130" s="8" t="inlineStr">
+        <is>
+          <t>-6 16910906 107.04961513</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="B131" s="8" t="inlineStr">
         <is>
-          <t>#1</t>
+          <t>#24</t>
         </is>
       </c>
       <c r="C131" s="8" t="inlineStr">
         <is>
-          <t>Dekat 85HW+6M8 Swstika Sport &amp; Konveksi, Jl. Gunung Karang Gg. IV, Tegal Harum, Kec. Denpasar Bar., Kota Denpasar, Bali 80119  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+          <t>jb kp Turi Sriamur depan ayam potong Deket Polsek  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
         </is>
       </c>
       <c r="D131" s="8" t="n">
         <v>1</v>
       </c>
       <c r="E131" s="8" t="inlineStr">
         <is>
-          <t>2026-08-12</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="F131" s="8" t="inlineStr">
         <is>
-          <t>-8.671864, 115.196779</t>
+          <t>-6.173449, 107.048611</t>
+        </is>
+      </c>
+    </row>
+    <row r="132">
+      <c r="B132" s="8" t="inlineStr">
+        <is>
+          <t>#25</t>
+        </is>
+      </c>
+      <c r="C132" s="8" t="inlineStr">
+        <is>
+          <t>jb kp gabus  Depan lazato Deket kec gabus  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D132" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E132" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-24</t>
+        </is>
+      </c>
+      <c r="F132" s="8" t="inlineStr">
+        <is>
+          <t>-6.187262, 107.050107</t>
         </is>
       </c>
     </row>
     <row r="133">
-      <c r="A133" s="6" t="inlineStr">
-[...1 lines deleted...]
-          <t xml:space="preserve">      ▸ Segment: DPS-04-D1234-M159S2</t>
+      <c r="B133" s="8" t="inlineStr">
+        <is>
+          <t>#26</t>
+        </is>
+      </c>
+      <c r="C133" s="8" t="inlineStr">
+        <is>
+          <t>jb kp gabus Sriamur depan bidan Neneng  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D133" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E133" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-24</t>
+        </is>
+      </c>
+      <c r="F133" s="8" t="inlineStr">
+        <is>
+          <t>-6.187730, 107.052672</t>
         </is>
       </c>
     </row>
     <row r="134">
-      <c r="A134" s="7" t="inlineStr">
-[...51 lines deleted...]
-          <t>-8.630202, 115.199908</t>
+      <c r="B134" s="8" t="inlineStr">
+        <is>
+          <t>#27</t>
+        </is>
+      </c>
+      <c r="C134" s="8" t="inlineStr">
+        <is>
+          <t>jb kp Turi depan masjid  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D134" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E134" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-24</t>
+        </is>
+      </c>
+      <c r="F134" s="8" t="inlineStr">
+        <is>
+          <t>-6 17697074 106.04729237</t>
+        </is>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" s="5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">   🗂 AREA: Bekasi   (0 ODP · 7 JB · 6 Gembok)</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="6" t="inlineStr">
         <is>
-          <t xml:space="preserve">      ▸ Segment: DPS-04-D1240-M159S8</t>
+          <t xml:space="preserve">      ▸ Segment: (Tanpa Segment)</t>
         </is>
       </c>
     </row>
     <row r="138">
-      <c r="A138" s="7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B138" s="7" t="inlineStr">
+      <c r="A138" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         JB (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B138" s="9" t="inlineStr">
         <is>
           <t>Titik</t>
         </is>
       </c>
-      <c r="C138" s="7" t="inlineStr">
+      <c r="C138" s="9" t="inlineStr">
         <is>
           <t>Deskripsi + Status Kunci</t>
         </is>
       </c>
-      <c r="D138" s="7" t="inlineStr">
+      <c r="D138" s="9" t="inlineStr">
         <is>
           <t>Jml Gembok</t>
         </is>
       </c>
-      <c r="E138" s="7" t="inlineStr">
+      <c r="E138" s="9" t="inlineStr">
         <is>
           <t>Tanggal</t>
         </is>
       </c>
-      <c r="F138" s="7" t="inlineStr">
+      <c r="F138" s="9" t="inlineStr">
         <is>
           <t>Koordinat</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="B139" s="8" t="inlineStr">
         <is>
           <t>#1</t>
         </is>
       </c>
       <c r="C139" s="8" t="inlineStr">
         <is>
-          <t>DPFO Ruko Jl. Angsoka Cargo Permai 1 No. ~80111-1011 UBUNG - DENPASAR UTARA (OLT: -BA-DPS-10-LT6-NGKA PON : -1/1/10)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
-[...3 lines deleted...]
-        <v>1</v>
+          <t>jb perum garnet  btr pop  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D139" s="8" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
       </c>
       <c r="E139" s="8" t="inlineStr">
         <is>
-          <t>2026-07-31</t>
+          <t>2026-09-09</t>
         </is>
       </c>
       <c r="F139" s="8" t="inlineStr">
         <is>
-          <t>-8.629992, 115.197858</t>
+          <t>-6.326337, 107.010661</t>
+        </is>
+      </c>
+    </row>
+    <row r="140">
+      <c r="B140" s="8" t="inlineStr">
+        <is>
+          <t>#2</t>
+        </is>
+      </c>
+      <c r="C140" s="8" t="inlineStr">
+        <is>
+          <t>jb taman btr 2 pop  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D140" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E140" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-09</t>
+        </is>
+      </c>
+      <c r="F140" s="8" t="inlineStr">
+        <is>
+          <t>-6.324402, 107.014289</t>
         </is>
       </c>
     </row>
     <row r="141">
-      <c r="A141" s="6" t="inlineStr">
-[...1 lines deleted...]
-          <t xml:space="preserve">      ▸ Segment: DPS-04-D1302-M168S5</t>
+      <c r="B141" s="8" t="inlineStr">
+        <is>
+          <t>#3</t>
+        </is>
+      </c>
+      <c r="C141" s="8" t="inlineStr">
+        <is>
+          <t>jb taman btr pop  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D141" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E141" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-09</t>
+        </is>
+      </c>
+      <c r="F141" s="8" t="inlineStr">
+        <is>
+          <t>-6.324002, 107.014496</t>
         </is>
       </c>
     </row>
     <row r="142">
-      <c r="A142" s="7" t="inlineStr">
-[...26 lines deleted...]
-          <t>Koordinat</t>
+      <c r="B142" s="8" t="inlineStr">
+        <is>
+          <t>#4</t>
+        </is>
+      </c>
+      <c r="C142" s="8" t="inlineStr">
+        <is>
+          <t>jb pertigaan Deket Sasak  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D142" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E142" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-12</t>
+        </is>
+      </c>
+      <c r="F142" s="8" t="inlineStr">
+        <is>
+          <t>-6,16597556, 107,05884541</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="B143" s="8" t="inlineStr">
         <is>
-          <t>#1</t>
+          <t>#5</t>
         </is>
       </c>
       <c r="C143" s="8" t="inlineStr">
         <is>
-          <t>Jl. Gunung Sraya No 34 Padangsambian klod, kec Denpasar Barat  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+          <t>JB depan tukang sayur  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
         </is>
       </c>
       <c r="D143" s="8" t="n">
         <v>1</v>
       </c>
       <c r="E143" s="8" t="inlineStr">
         <is>
-          <t>2026-08-11</t>
+          <t>2026-09-12</t>
         </is>
       </c>
       <c r="F143" s="8" t="inlineStr">
         <is>
-          <t>-8.663379, 115.183153</t>
+          <t>-6.165943, 107.058768</t>
+        </is>
+      </c>
+    </row>
+    <row r="144">
+      <c r="B144" s="8" t="inlineStr">
+        <is>
+          <t>#6</t>
+        </is>
+      </c>
+      <c r="C144" s="8" t="inlineStr">
+        <is>
+          <t>JB depan warteg  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D144" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E144" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-12</t>
+        </is>
+      </c>
+      <c r="F144" s="8" t="inlineStr">
+        <is>
+          <t>-6.166151, 107.058852</t>
         </is>
       </c>
     </row>
     <row r="145">
-      <c r="A145" s="6" t="inlineStr">
-[...58 lines deleted...]
-          <t>-8.630736, 115.220954</t>
+      <c r="B145" s="8" t="inlineStr">
+        <is>
+          <t>#7</t>
+        </is>
+      </c>
+      <c r="C145" s="8" t="inlineStr">
+        <is>
+          <t>JB depan tukang nasi uduk  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D145" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E145" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-12</t>
+        </is>
+      </c>
+      <c r="F145" s="8" t="inlineStr">
+        <is>
+          <t>-6.166705, 107.058803</t>
+        </is>
+      </c>
+    </row>
+    <row r="147" ht="20" customHeight="1">
+      <c r="A147" s="4" t="inlineStr">
+        <is>
+          <t>📍 WILAYAH: BOGOR    (1 area · 0 ODP · 11 JB · 11 Gembok · Tikor 0/11)</t>
+        </is>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" s="5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">   🗂 AREA: BOGOR   (0 ODP · 11 JB · 11 Gembok)</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="6" t="inlineStr">
         <is>
-          <t xml:space="preserve">      ▸ Segment: DPS-04-D1584-M209S6</t>
+          <t xml:space="preserve">      ▸ Segment: (Tanpa Segment)</t>
         </is>
       </c>
     </row>
     <row r="150">
-      <c r="A150" s="7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B150" s="7" t="inlineStr">
+      <c r="A150" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         JB (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B150" s="9" t="inlineStr">
         <is>
           <t>Titik</t>
         </is>
       </c>
-      <c r="C150" s="7" t="inlineStr">
+      <c r="C150" s="9" t="inlineStr">
         <is>
           <t>Deskripsi + Status Kunci</t>
         </is>
       </c>
-      <c r="D150" s="7" t="inlineStr">
+      <c r="D150" s="9" t="inlineStr">
         <is>
           <t>Jml Gembok</t>
         </is>
       </c>
-      <c r="E150" s="7" t="inlineStr">
+      <c r="E150" s="9" t="inlineStr">
         <is>
           <t>Tanggal</t>
         </is>
       </c>
-      <c r="F150" s="7" t="inlineStr">
+      <c r="F150" s="9" t="inlineStr">
         <is>
           <t>Koordinat</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="B151" s="8" t="inlineStr">
         <is>
           <t>#1</t>
         </is>
       </c>
       <c r="C151" s="8" t="inlineStr">
         <is>
-          <t>Jl. Blambangan Gg. VII No.6, Dauh Puri Kaja, Kec. Denpasar Utara, Kota Denpasar, Bali 80231 (BA-DPS-13-LT1-PGYKJ 1/2/4)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+          <t>JB DEPAN TOKO KITCHEN SET  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
         </is>
       </c>
       <c r="D151" s="8" t="n">
         <v>1</v>
       </c>
       <c r="E151" s="8" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-09-12</t>
         </is>
       </c>
       <c r="F151" s="8" t="inlineStr">
         <is>
-          <t>-8.636875, 115.209269</t>
+          <t>-6.385109, 106.935827</t>
+        </is>
+      </c>
+    </row>
+    <row r="152">
+      <c r="B152" s="8" t="inlineStr">
+        <is>
+          <t>#2</t>
+        </is>
+      </c>
+      <c r="C152" s="8" t="inlineStr">
+        <is>
+          <t>JB PETIKAN MS M055S4  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D152" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E152" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-13</t>
+        </is>
+      </c>
+      <c r="F152" s="8" t="inlineStr">
+        <is>
+          <t>-6.632926, 106.813915</t>
         </is>
       </c>
     </row>
     <row r="153">
-      <c r="A153" s="6" t="inlineStr">
-[...1 lines deleted...]
-          <t xml:space="preserve">      ▸ Segment: DPS-04-D1665-M223S5</t>
+      <c r="B153" s="8" t="inlineStr">
+        <is>
+          <t>#3</t>
+        </is>
+      </c>
+      <c r="C153" s="8" t="inlineStr">
+        <is>
+          <t>JB PINGGIR POS SATPAM  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D153" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E153" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-13</t>
+        </is>
+      </c>
+      <c r="F153" s="8" t="inlineStr">
+        <is>
+          <t>-6.628562, 106.822979</t>
         </is>
       </c>
     </row>
     <row r="154">
-      <c r="A154" s="7" t="inlineStr">
-[...26 lines deleted...]
-          <t>Koordinat</t>
+      <c r="B154" s="8" t="inlineStr">
+        <is>
+          <t>#4</t>
+        </is>
+      </c>
+      <c r="C154" s="8" t="inlineStr">
+        <is>
+          <t>JB SEBELAH TIANG PLN  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D154" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E154" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-13</t>
+        </is>
+      </c>
+      <c r="F154" s="8" t="inlineStr">
+        <is>
+          <t>-6,6287347, 106,8228988</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="B155" s="8" t="inlineStr">
         <is>
-          <t>#1</t>
+          <t>#5</t>
         </is>
       </c>
       <c r="C155" s="8" t="inlineStr">
         <is>
-          <t>DPFO Gg Belibis No. 15 TONJA - DENPASAR UTARA, Denpasar, Bali (OLT : BA-DPS-13-LT2-PGYKJ PON: 1/1/3 )  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+          <t>JB PERTIGAAN ARAH DESA CIPEUCANG  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
         </is>
       </c>
       <c r="D155" s="8" t="n">
         <v>1</v>
       </c>
       <c r="E155" s="8" t="inlineStr">
         <is>
-          <t>2026-07-31</t>
+          <t>2026-09-18</t>
         </is>
       </c>
       <c r="F155" s="8" t="inlineStr">
         <is>
-          <t>-8.632579, 115.224400</t>
+          <t>-6.430353, 107.039861</t>
+        </is>
+      </c>
+    </row>
+    <row r="156">
+      <c r="B156" s="8" t="inlineStr">
+        <is>
+          <t>#6</t>
+        </is>
+      </c>
+      <c r="C156" s="8" t="inlineStr">
+        <is>
+          <t>JB TB SANJAYA RANCABUNGUR  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D156" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E156" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-30</t>
+        </is>
+      </c>
+      <c r="F156" s="8" t="inlineStr">
+        <is>
+          <t>-6.535806, 106.740188</t>
         </is>
       </c>
     </row>
     <row r="157">
-      <c r="A157" s="6" t="inlineStr">
-[...1 lines deleted...]
-          <t xml:space="preserve">      ▸ Segment: DPS-04-D1705-M46S5</t>
+      <c r="B157" s="8" t="inlineStr">
+        <is>
+          <t>#7</t>
+        </is>
+      </c>
+      <c r="C157" s="8" t="inlineStr">
+        <is>
+          <t>JB Toko mebel afdal jaya  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D157" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E157" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-30</t>
+        </is>
+      </c>
+      <c r="F157" s="8" t="inlineStr">
+        <is>
+          <t>-6.540833, 106.712167</t>
         </is>
       </c>
     </row>
     <row r="158">
-      <c r="A158" s="7" t="inlineStr">
-[...26 lines deleted...]
-          <t>Koordinat</t>
+      <c r="B158" s="8" t="inlineStr">
+        <is>
+          <t>#8</t>
+        </is>
+      </c>
+      <c r="C158" s="8" t="inlineStr">
+        <is>
+          <t>JB kuburan cina rancabungur titik 2  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D158" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E158" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-30</t>
+        </is>
+      </c>
+      <c r="F158" s="8" t="inlineStr">
+        <is>
+          <t>-6.539111, 106.707806</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="B159" s="8" t="inlineStr">
         <is>
-          <t>#1</t>
+          <t>#9</t>
         </is>
       </c>
       <c r="C159" s="8" t="inlineStr">
         <is>
-          <t>Jl. Gajah Mada No. 66 DAUH PURI KANGIN - Denpasar Barat, Denpasar, Bali 80112  (CRT : CRT2312005781)  OLT  : -BA-DPS-10-LT3-NGKA, PON : 1/2/13:15  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+          <t>JB kuburan cina rancabungur titik 1  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
         </is>
       </c>
       <c r="D159" s="8" t="n">
         <v>1</v>
       </c>
       <c r="E159" s="8" t="inlineStr">
         <is>
-          <t>2026-08-11</t>
+          <t>2026-09-30</t>
         </is>
       </c>
       <c r="F159" s="8" t="inlineStr">
         <is>
-          <t>-8.655339, 115.212212</t>
+          <t>-6.539111, 106.707806</t>
+        </is>
+      </c>
+    </row>
+    <row r="160">
+      <c r="B160" s="8" t="inlineStr">
+        <is>
+          <t>#10</t>
+        </is>
+      </c>
+      <c r="C160" s="8" t="inlineStr">
+        <is>
+          <t>JB paud Ibnu hajar  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D160" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E160" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-30</t>
+        </is>
+      </c>
+      <c r="F160" s="8" t="inlineStr">
+        <is>
+          <t>-6.538012, 106.707088</t>
         </is>
       </c>
     </row>
     <row r="161">
-      <c r="A161" s="6" t="inlineStr">
-[...58 lines deleted...]
-          <t>-8.634879,115196673</t>
+      <c r="B161" s="8" t="inlineStr">
+        <is>
+          <t>#11</t>
+        </is>
+      </c>
+      <c r="C161" s="8" t="inlineStr">
+        <is>
+          <t>JB SMP NEGRAS  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D161" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E161" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-30</t>
+        </is>
+      </c>
+      <c r="F161" s="8" t="inlineStr">
+        <is>
+          <t>-6.541667, 106.716861</t>
+        </is>
+      </c>
+    </row>
+    <row r="163" ht="20" customHeight="1">
+      <c r="A163" s="4" t="inlineStr">
+        <is>
+          <t>📍 WILAYAH: DEPOK    (2 area · 0 ODP · 19 JB · 19 Gembok · Tikor 0/19)</t>
+        </is>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" s="5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">   🗂 AREA: DEPOK   (0 ODP · 15 JB · 15 Gembok)</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="6" t="inlineStr">
         <is>
-          <t xml:space="preserve">      ▸ Segment: DPS-04-D1842-M247S5</t>
+          <t xml:space="preserve">      ▸ Segment: (Tanpa Segment)</t>
         </is>
       </c>
     </row>
     <row r="166">
-      <c r="A166" s="7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B166" s="7" t="inlineStr">
+      <c r="A166" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         JB (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B166" s="9" t="inlineStr">
         <is>
           <t>Titik</t>
         </is>
       </c>
-      <c r="C166" s="7" t="inlineStr">
+      <c r="C166" s="9" t="inlineStr">
         <is>
           <t>Deskripsi + Status Kunci</t>
         </is>
       </c>
-      <c r="D166" s="7" t="inlineStr">
+      <c r="D166" s="9" t="inlineStr">
         <is>
           <t>Jml Gembok</t>
         </is>
       </c>
-      <c r="E166" s="7" t="inlineStr">
+      <c r="E166" s="9" t="inlineStr">
         <is>
           <t>Tanggal</t>
         </is>
       </c>
-      <c r="F166" s="7" t="inlineStr">
+      <c r="F166" s="9" t="inlineStr">
         <is>
           <t>Koordinat</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="B167" s="8" t="inlineStr">
         <is>
           <t>#1</t>
         </is>
       </c>
       <c r="C167" s="8" t="inlineStr">
         <is>
-          <t>Jl. Gunung Batukaru Gg II No. 7A PEMECUTAN - Denpasar Barat, Denpasar, Bali 80112 (BA-DPS-10-LT7-NGKA 1/2/9)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+          <t>JB perempatan gandul  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
         </is>
       </c>
       <c r="D167" s="8" t="n">
         <v>1</v>
       </c>
       <c r="E167" s="8" t="inlineStr">
         <is>
-          <t>2026-08-19</t>
+          <t>2026-09-08</t>
         </is>
       </c>
       <c r="F167" s="8" t="inlineStr">
         <is>
-          <t>-8.658826, 115.205029</t>
+          <t>-6.339905, 106.793578</t>
+        </is>
+      </c>
+    </row>
+    <row r="168">
+      <c r="B168" s="8" t="inlineStr">
+        <is>
+          <t>#2</t>
+        </is>
+      </c>
+      <c r="C168" s="8" t="inlineStr">
+        <is>
+          <t>JB WARKOP GRIYA  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D168" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E168" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-13</t>
+        </is>
+      </c>
+      <c r="F168" s="8" t="inlineStr">
+        <is>
+          <t>-6.450049, 106.818921</t>
         </is>
       </c>
     </row>
     <row r="169">
-      <c r="A169" s="6" t="inlineStr">
-[...1 lines deleted...]
-          <t xml:space="preserve">      ▸ Segment: DPS-04-D18640-M246S1</t>
+      <c r="B169" s="8" t="inlineStr">
+        <is>
+          <t>#3</t>
+        </is>
+      </c>
+      <c r="C169" s="8" t="inlineStr">
+        <is>
+          <t>JB INTI BAJA  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D169" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E169" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-14</t>
+        </is>
+      </c>
+      <c r="F169" s="8" t="inlineStr">
+        <is>
+          <t>-6.431367, 106.796402</t>
         </is>
       </c>
     </row>
     <row r="170">
-      <c r="A170" s="7" t="inlineStr">
-[...26 lines deleted...]
-          <t>Koordinat</t>
+      <c r="B170" s="8" t="inlineStr">
+        <is>
+          <t>#4</t>
+        </is>
+      </c>
+      <c r="C170" s="8" t="inlineStr">
+        <is>
+          <t>JB DEPAN CLUSTER KAMILA  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D170" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E170" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-15</t>
+        </is>
+      </c>
+      <c r="F170" s="8" t="inlineStr">
+        <is>
+          <t>-6.388026, 106.738091</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="B171" s="8" t="inlineStr">
         <is>
-          <t>#1</t>
+          <t>#5</t>
         </is>
       </c>
       <c r="C171" s="8" t="inlineStr">
         <is>
-          <t>Jl. Gn. Batur No.112, Pemecutan, Kec. Denpasar Bar., Kota Denpasar, Bali 80111 ( BA-DPS-10-LT7-NGKA-NEW 1/2/8 )  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+          <t>JB MAKAM DPK-J262  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
         </is>
       </c>
       <c r="D171" s="8" t="n">
         <v>1</v>
       </c>
       <c r="E171" s="8" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-09-15</t>
         </is>
       </c>
       <c r="F171" s="8" t="inlineStr">
         <is>
-          <t>-8.657180, 115.201849</t>
+          <t>-6.358496, 106.870492</t>
+        </is>
+      </c>
+    </row>
+    <row r="172">
+      <c r="B172" s="8" t="inlineStr">
+        <is>
+          <t>#6</t>
+        </is>
+      </c>
+      <c r="C172" s="8" t="inlineStr">
+        <is>
+          <t>JB MAKAM KE 2  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D172" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E172" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-15</t>
+        </is>
+      </c>
+      <c r="F172" s="8" t="inlineStr">
+        <is>
+          <t>-6.357350, 106.870080</t>
         </is>
       </c>
     </row>
     <row r="173">
-      <c r="A173" s="6" t="inlineStr">
-[...1 lines deleted...]
-          <t xml:space="preserve">      ▸ Segment: DPS-04-D1941-M115S8</t>
+      <c r="B173" s="8" t="inlineStr">
+        <is>
+          <t>#7</t>
+        </is>
+      </c>
+      <c r="C173" s="8" t="inlineStr">
+        <is>
+          <t>JB GRIYA CINERE II  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D173" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E173" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-18</t>
+        </is>
+      </c>
+      <c r="F173" s="8" t="inlineStr">
+        <is>
+          <t>-6.349118, 106.776132</t>
         </is>
       </c>
     </row>
     <row r="174">
-      <c r="A174" s="7" t="inlineStr">
-[...26 lines deleted...]
-          <t>Koordinat</t>
+      <c r="B174" s="8" t="inlineStr">
+        <is>
+          <t>#8</t>
+        </is>
+      </c>
+      <c r="C174" s="8" t="inlineStr">
+        <is>
+          <t>JKT-17-J108  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D174" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E174" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-18</t>
+        </is>
+      </c>
+      <c r="F174" s="8" t="inlineStr">
+        <is>
+          <t>-6.349118, 106.776132</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="B175" s="8" t="inlineStr">
         <is>
-          <t>#1</t>
+          <t>#9</t>
         </is>
       </c>
       <c r="C175" s="8" t="inlineStr">
         <is>
-          <t>ODP 1 Jl.Gatot Subroto Barat No. 178.  Denpasar (BA-DPS-01-LT2-TPRHU 1/2/13)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+          <t>JB RM BETAWI  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
         </is>
       </c>
       <c r="D175" s="8" t="n">
         <v>1</v>
       </c>
       <c r="E175" s="8" t="inlineStr">
         <is>
-          <t>2026-08-15</t>
+          <t>2026-09-18</t>
         </is>
       </c>
       <c r="F175" s="8" t="inlineStr">
         <is>
-          <t>-8.636869, 115.182528</t>
+          <t>-6.367126, 106.791145</t>
+        </is>
+      </c>
+    </row>
+    <row r="176">
+      <c r="B176" s="8" t="inlineStr">
+        <is>
+          <t>#10</t>
+        </is>
+      </c>
+      <c r="C176" s="8" t="inlineStr">
+        <is>
+          <t>JB H. JAIP  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D176" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E176" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-18</t>
+        </is>
+      </c>
+      <c r="F176" s="8" t="inlineStr">
+        <is>
+          <t>-6.368428, 106.791478</t>
         </is>
       </c>
     </row>
     <row r="177">
-      <c r="A177" s="6" t="inlineStr">
-[...1 lines deleted...]
-          <t xml:space="preserve">      ▸ Segment: DPS-04-M11S7(REKTIFIKASI)</t>
+      <c r="B177" s="8" t="inlineStr">
+        <is>
+          <t>#11</t>
+        </is>
+      </c>
+      <c r="C177" s="8" t="inlineStr">
+        <is>
+          <t>JB polsek JB  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D177" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E177" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-22</t>
+        </is>
+      </c>
+      <c r="F177" s="8" t="inlineStr">
+        <is>
+          <t>-6.341180, 106.779600</t>
         </is>
       </c>
     </row>
     <row r="178">
-      <c r="A178" s="7" t="inlineStr">
-[...26 lines deleted...]
-          <t>Koordinat</t>
+      <c r="B178" s="8" t="inlineStr">
+        <is>
+          <t>#12</t>
+        </is>
+      </c>
+      <c r="C178" s="8" t="inlineStr">
+        <is>
+          <t>JB inti baja  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D178" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E178" s="8" t="inlineStr">
+        <is>
+          <t>2026-10-06</t>
+        </is>
+      </c>
+      <c r="F178" s="8" t="inlineStr">
+        <is>
+          <t>-6.431490, 106.796293</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="B179" s="8" t="inlineStr">
         <is>
+          <t>#13</t>
+        </is>
+      </c>
+      <c r="C179" s="8" t="inlineStr">
+        <is>
+          <t>JB inti baja  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D179" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E179" s="8" t="inlineStr">
+        <is>
+          <t>2026-10-06</t>
+        </is>
+      </c>
+      <c r="F179" s="8" t="inlineStr">
+        <is>
+          <t>-6.431490, 106.796293</t>
+        </is>
+      </c>
+    </row>
+    <row r="180">
+      <c r="B180" s="8" t="inlineStr">
+        <is>
+          <t>#14</t>
+        </is>
+      </c>
+      <c r="C180" s="8" t="inlineStr">
+        <is>
+          <t>JB pertanian pertigaan  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D180" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E180" s="8" t="inlineStr">
+        <is>
+          <t>2026-10-06</t>
+        </is>
+      </c>
+      <c r="F180" s="8" t="inlineStr">
+        <is>
+          <t>-6.441430, 106.797820</t>
+        </is>
+      </c>
+    </row>
+    <row r="181">
+      <c r="B181" s="8" t="inlineStr">
+        <is>
+          <t>#15</t>
+        </is>
+      </c>
+      <c r="C181" s="8" t="inlineStr">
+        <is>
+          <t>JB ATSIRI  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D181" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E181" s="8" t="inlineStr">
+        <is>
+          <t>2026-10-06</t>
+        </is>
+      </c>
+      <c r="F181" s="8" t="inlineStr">
+        <is>
+          <t>-6.441805, 106.792091</t>
+        </is>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183" s="5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">   🗂 AREA: Depok   (0 ODP · 4 JB · 4 Gembok)</t>
+        </is>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: (Tanpa Segment)</t>
+        </is>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         JB (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B185" s="9" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C185" s="9" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D185" s="9" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E185" s="9" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F185" s="9" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="186">
+      <c r="B186" s="8" t="inlineStr">
+        <is>
           <t>#1</t>
         </is>
       </c>
-      <c r="C179" s="8" t="inlineStr">
-[...117 lines deleted...]
-          <t>Koordinat</t>
+      <c r="C186" s="8" t="inlineStr">
+        <is>
+          <t>JB JKT 17 D0703 M082S2  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D186" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E186" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-05</t>
+        </is>
+      </c>
+      <c r="F186" s="8" t="inlineStr">
+        <is>
+          <t>-6.319084, 106.783331</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="B187" s="8" t="inlineStr">
         <is>
-          <t>#1</t>
+          <t>#2</t>
         </is>
       </c>
       <c r="C187" s="8" t="inlineStr">
         <is>
-          <t>Gg Penataran Sari No. 10 Denpasar Bar. - Dauh Puri Kayuh, Denpasar, Bali 80113 IDN (BA-DPS-07-LT2-NKLA 1/1/3)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+          <t>JB depan ROTI'O  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
         </is>
       </c>
       <c r="D187" s="8" t="n">
         <v>1</v>
       </c>
       <c r="E187" s="8" t="inlineStr">
         <is>
-          <t>2026-08-24</t>
+          <t>2026-09-05</t>
         </is>
       </c>
       <c r="F187" s="8" t="inlineStr">
         <is>
-          <t>-8.691889, 115.192998</t>
+          <t>-6.336750, 106.794889</t>
+        </is>
+      </c>
+    </row>
+    <row r="188">
+      <c r="B188" s="8" t="inlineStr">
+        <is>
+          <t>#3</t>
+        </is>
+      </c>
+      <c r="C188" s="8" t="inlineStr">
+        <is>
+          <t>JB DEPAN MASJID JAMI AT - TAQWA DEPOK  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D188" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E188" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-11</t>
+        </is>
+      </c>
+      <c r="F188" s="8" t="inlineStr">
+        <is>
+          <t>-6.407804, 106.803841</t>
         </is>
       </c>
     </row>
     <row r="189">
-      <c r="A189" s="6" t="inlineStr">
-[...58 lines deleted...]
-          <t>-8.684926, 115.197313</t>
+      <c r="B189" s="8" t="inlineStr">
+        <is>
+          <t>#4</t>
+        </is>
+      </c>
+      <c r="C189" s="8" t="inlineStr">
+        <is>
+          <t>JB PITARA DEPAN TOKO BAN MAXXIS  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D189" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E189" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-11</t>
+        </is>
+      </c>
+      <c r="F189" s="8" t="inlineStr">
+        <is>
+          <t>-6.407052, 106.804025</t>
+        </is>
+      </c>
+    </row>
+    <row r="191" ht="20" customHeight="1">
+      <c r="A191" s="4" t="inlineStr">
+        <is>
+          <t>📍 WILAYAH: LAINNYA    (11 area · 187 ODP · 161 JB · 345 Gembok · Tikor 184/159)</t>
+        </is>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192" s="5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">   🗂 AREA: ABIANSEMAL   (3 ODP · 0 JB · 3 Gembok)</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="6" t="inlineStr">
         <is>
-          <t xml:space="preserve">      ▸ Segment: DPS-07-D0783-M124S3</t>
+          <t xml:space="preserve">      ▸ Segment: DPS-09-D2345-M194S1</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">         ODP (status 3 kunci)</t>
         </is>
       </c>
       <c r="B194" s="7" t="inlineStr">
         <is>
           <t>Titik</t>
         </is>
       </c>
       <c r="C194" s="7" t="inlineStr">
         <is>
           <t>Deskripsi + Status Kunci</t>
         </is>
       </c>
       <c r="D194" s="7" t="inlineStr">
         <is>
           <t>Jml Gembok</t>
         </is>
       </c>
       <c r="E194" s="7" t="inlineStr">
         <is>
           <t>Tanggal</t>
         </is>
       </c>
       <c r="F194" s="7" t="inlineStr">
         <is>
           <t>Koordinat</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="B195" s="8" t="inlineStr">
         <is>
           <t>#1</t>
         </is>
       </c>
       <c r="C195" s="8" t="inlineStr">
         <is>
-          <t>Jl. Gunung Mas, Padangsambian klod, kec. Denpasar Barat, Denpasar  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+          <t>Jl. Cemp. 1 No.3, Mekar Bhuwana, Kec. Abiansemal, Kabupaten Badung, Bali 80352 (BA-DPS-09-LT6-MGWI 1/2/5)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
         </is>
       </c>
       <c r="D195" s="8" t="n">
         <v>1</v>
       </c>
       <c r="E195" s="8" t="inlineStr">
         <is>
-          <t>2026-08-11</t>
+          <t>2026-10-01</t>
         </is>
       </c>
       <c r="F195" s="8" t="inlineStr">
         <is>
-          <t>-8.667536, 115.183711</t>
+          <t>-8.551260, 115.227460</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="6" t="inlineStr">
         <is>
-          <t xml:space="preserve">      ▸ Segment: DPS-07-D0800-M123S8</t>
+          <t xml:space="preserve">      ▸ Segment: MGW-03-D1470-M199S1</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">         ODP (status 3 kunci)</t>
         </is>
       </c>
       <c r="B198" s="7" t="inlineStr">
         <is>
           <t>Titik</t>
         </is>
       </c>
       <c r="C198" s="7" t="inlineStr">
         <is>
           <t>Deskripsi + Status Kunci</t>
         </is>
       </c>
       <c r="D198" s="7" t="inlineStr">
         <is>
           <t>Jml Gembok</t>
         </is>
       </c>
       <c r="E198" s="7" t="inlineStr">
         <is>
           <t>Tanggal</t>
         </is>
       </c>
       <c r="F198" s="7" t="inlineStr">
         <is>
           <t>Koordinat</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="B199" s="8" t="inlineStr">
         <is>
           <t>#1</t>
         </is>
       </c>
       <c r="C199" s="8" t="inlineStr">
         <is>
-          <t>Jl. Gn. Mas, Padangsambian Klod, Kec. Denpasar Bar., Kota Denpasar, Bali 80117 (BA-DPS-01-LT1-TPRHU 1/2/5)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+          <t>Jl. I.GST. NGR Rai No.9, Getasan, Kec. Petang, Kabupaten Badung, Bali 80353 (BA-MGW-03-LT5-MARGA 0/1/4)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
         </is>
       </c>
       <c r="D199" s="8" t="n">
         <v>1</v>
       </c>
       <c r="E199" s="8" t="inlineStr">
         <is>
-          <t>2026-08-21</t>
+          <t>2026-10-08</t>
         </is>
       </c>
       <c r="F199" s="8" t="inlineStr">
         <is>
-          <t>-8.665445, 115.182237</t>
+          <t>-8.430991, 115.223587</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="6" t="inlineStr">
         <is>
-          <t xml:space="preserve">      ▸ Segment: DPS-08-D0014-M02S6</t>
+          <t xml:space="preserve">      ▸ Segment: DPS-09-D2728-M242S1</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">         ODP (status 3 kunci)</t>
         </is>
       </c>
       <c r="B202" s="7" t="inlineStr">
         <is>
           <t>Titik</t>
         </is>
       </c>
       <c r="C202" s="7" t="inlineStr">
         <is>
           <t>Deskripsi + Status Kunci</t>
         </is>
       </c>
       <c r="D202" s="7" t="inlineStr">
         <is>
           <t>Jml Gembok</t>
         </is>
       </c>
       <c r="E202" s="7" t="inlineStr">
         <is>
           <t>Tanggal</t>
         </is>
       </c>
       <c r="F202" s="7" t="inlineStr">
         <is>
           <t>Koordinat</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="B203" s="8" t="inlineStr">
         <is>
           <t>#1</t>
         </is>
       </c>
       <c r="C203" s="8" t="inlineStr">
         <is>
-          <t>JL. Teges - Bedahulu - Tampak Siring - Istana Presiden 36, Peliatan, Kecamatan Ubud, Kabupaten Gianyar, Bali 80582 ( BA-DPS-08-LT1-UBUD 1/1/3 )  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+          <t>Jl. Pendet, Abiansemal, Kec. Abiansemal, Kabupaten Badung, Bali  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
         </is>
       </c>
       <c r="D203" s="8" t="n">
         <v>1</v>
       </c>
       <c r="E203" s="8" t="inlineStr">
         <is>
-          <t>2026-08-30</t>
+          <t>2026-08-12</t>
         </is>
       </c>
       <c r="F203" s="8" t="inlineStr">
         <is>
-          <t>-8.523329, 115.275858</t>
+          <t>-8.543095, 115.214168</t>
         </is>
       </c>
     </row>
     <row r="205">
-      <c r="A205" s="6" t="inlineStr">
-[...1 lines deleted...]
-          <t xml:space="preserve">      ▸ Segment: DPS-08-D0291-M044S2</t>
+      <c r="A205" s="5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">   🗂 AREA: BADUNG   (9 ODP · 1 JB · 10 Gembok)</t>
         </is>
       </c>
     </row>
     <row r="206">
-      <c r="A206" s="7" t="inlineStr">
+      <c r="A206" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPFO POLOS(ODP LOS,REKTI)</t>
+        </is>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">         ODP (status 3 kunci)</t>
         </is>
       </c>
-      <c r="B206" s="7" t="inlineStr">
+      <c r="B207" s="7" t="inlineStr">
         <is>
           <t>Titik</t>
         </is>
       </c>
-      <c r="C206" s="7" t="inlineStr">
+      <c r="C207" s="7" t="inlineStr">
         <is>
           <t>Deskripsi + Status Kunci</t>
         </is>
       </c>
-      <c r="D206" s="7" t="inlineStr">
+      <c r="D207" s="7" t="inlineStr">
         <is>
           <t>Jml Gembok</t>
         </is>
       </c>
-      <c r="E206" s="7" t="inlineStr">
+      <c r="E207" s="7" t="inlineStr">
         <is>
           <t>Tanggal</t>
         </is>
       </c>
-      <c r="F206" s="7" t="inlineStr">
+      <c r="F207" s="7" t="inlineStr">
         <is>
           <t>Koordinat</t>
         </is>
       </c>
     </row>
-    <row r="207">
-      <c r="B207" s="8" t="inlineStr">
+    <row r="208">
+      <c r="B208" s="8" t="inlineStr">
         <is>
           <t>#1</t>
         </is>
       </c>
-      <c r="C207" s="8" t="inlineStr">
-[...21 lines deleted...]
-          <t xml:space="preserve">      ▸ Segment: DPS-09-D0002-M01S2</t>
+      <c r="C208" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Umalas Lestari No. ~80363-2069 KEROBOKAN - KUTA UTARA, Badung, Bali 80361 IDN CRT         : CRT2212010913 OLT         : BA-DPS-02-LT2-TCPK PON         : 1/1/11:10  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D208" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E208" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-05</t>
+        </is>
+      </c>
+      <c r="F208" s="8" t="inlineStr">
+        <is>
+          <t>-8.665963, 115.159603</t>
         </is>
       </c>
     </row>
     <row r="210">
-      <c r="A210" s="7" t="inlineStr">
+      <c r="A210" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-01-D0669-M092S5</t>
+        </is>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">         ODP (status 3 kunci)</t>
         </is>
       </c>
-      <c r="B210" s="7" t="inlineStr">
+      <c r="B211" s="7" t="inlineStr">
         <is>
           <t>Titik</t>
         </is>
       </c>
-      <c r="C210" s="7" t="inlineStr">
+      <c r="C211" s="7" t="inlineStr">
         <is>
           <t>Deskripsi + Status Kunci</t>
         </is>
       </c>
-      <c r="D210" s="7" t="inlineStr">
+      <c r="D211" s="7" t="inlineStr">
         <is>
           <t>Jml Gembok</t>
         </is>
       </c>
-      <c r="E210" s="7" t="inlineStr">
+      <c r="E211" s="7" t="inlineStr">
         <is>
           <t>Tanggal</t>
         </is>
       </c>
-      <c r="F210" s="7" t="inlineStr">
+      <c r="F211" s="7" t="inlineStr">
         <is>
           <t>Koordinat</t>
         </is>
       </c>
     </row>
-    <row r="211">
-      <c r="B211" s="8" t="inlineStr">
+    <row r="212">
+      <c r="B212" s="8" t="inlineStr">
         <is>
           <t>#1</t>
         </is>
       </c>
-      <c r="C211" s="8" t="inlineStr">
-[...21 lines deleted...]
-          <t xml:space="preserve">      ▸ Segment: DPS-09-D0408-M060S1</t>
+      <c r="C212" s="8" t="inlineStr">
+        <is>
+          <t>Dekat Jl. Cendrawasih 88, Kerobokan Kelod, Kec. Kuta Utara, Kabupaten Badung, Bali 80361  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D212" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E212" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-14</t>
+        </is>
+      </c>
+      <c r="F212" s="8" t="inlineStr">
+        <is>
+          <t>-8.674701, 115.153796</t>
         </is>
       </c>
     </row>
     <row r="214">
-      <c r="A214" s="7" t="inlineStr">
+      <c r="A214" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-02-D0303-M047S1</t>
+        </is>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">         ODP (status 3 kunci)</t>
         </is>
       </c>
-      <c r="B214" s="7" t="inlineStr">
+      <c r="B215" s="7" t="inlineStr">
         <is>
           <t>Titik</t>
         </is>
       </c>
-      <c r="C214" s="7" t="inlineStr">
+      <c r="C215" s="7" t="inlineStr">
         <is>
           <t>Deskripsi + Status Kunci</t>
         </is>
       </c>
-      <c r="D214" s="7" t="inlineStr">
+      <c r="D215" s="7" t="inlineStr">
         <is>
           <t>Jml Gembok</t>
         </is>
       </c>
-      <c r="E214" s="7" t="inlineStr">
+      <c r="E215" s="7" t="inlineStr">
         <is>
           <t>Tanggal</t>
         </is>
       </c>
-      <c r="F214" s="7" t="inlineStr">
+      <c r="F215" s="7" t="inlineStr">
         <is>
           <t>Koordinat</t>
         </is>
       </c>
     </row>
-    <row r="215">
-      <c r="B215" s="8" t="inlineStr">
+    <row r="216">
+      <c r="B216" s="8" t="inlineStr">
         <is>
           <t>#1</t>
         </is>
       </c>
-      <c r="C215" s="8" t="inlineStr">
-[...21 lines deleted...]
-          <t xml:space="preserve">      ▸ Segment: DPS-09-D0859-M118S5</t>
+      <c r="C216" s="8" t="inlineStr">
+        <is>
+          <t>Dekat Tatkala Villa, Jalan Cendrawasih no 55XX Seminyak, Jl. Petitenget, Kerobokan Kelod, Kec. Kuta Utara, Kabupaten Badung, Bali 80361  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D216" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E216" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-14</t>
+        </is>
+      </c>
+      <c r="F216" s="8" t="inlineStr">
+        <is>
+          <t>-8.650740, 115.165680</t>
         </is>
       </c>
     </row>
     <row r="218">
-      <c r="A218" s="7" t="inlineStr">
+      <c r="A218" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-02-LT2-TCPK</t>
+        </is>
+      </c>
+    </row>
+    <row r="219">
+      <c r="A219" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         JB (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B219" s="9" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C219" s="9" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D219" s="9" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E219" s="9" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F219" s="9" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="220">
+      <c r="B220" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C220" s="8" t="inlineStr">
+        <is>
+          <t>‎Jl. Bumbak Dauh, Kerobokan Kelod, Kec. Kuta Utara, Kabupaten Badung, Bali 80361  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D220" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E220" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-14</t>
+        </is>
+      </c>
+      <c r="F220" s="8" t="inlineStr">
+        <is>
+          <t>-8.665917, 115.155680</t>
+        </is>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-02-M62S1</t>
+        </is>
+      </c>
+    </row>
+    <row r="223">
+      <c r="A223" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">         ODP (status 3 kunci)</t>
         </is>
       </c>
-      <c r="B218" s="7" t="inlineStr">
+      <c r="B223" s="7" t="inlineStr">
         <is>
           <t>Titik</t>
         </is>
       </c>
-      <c r="C218" s="7" t="inlineStr">
+      <c r="C223" s="7" t="inlineStr">
         <is>
           <t>Deskripsi + Status Kunci</t>
         </is>
       </c>
-      <c r="D218" s="7" t="inlineStr">
+      <c r="D223" s="7" t="inlineStr">
         <is>
           <t>Jml Gembok</t>
         </is>
       </c>
-      <c r="E218" s="7" t="inlineStr">
+      <c r="E223" s="7" t="inlineStr">
         <is>
           <t>Tanggal</t>
         </is>
       </c>
-      <c r="F218" s="7" t="inlineStr">
+      <c r="F223" s="7" t="inlineStr">
         <is>
           <t>Koordinat</t>
         </is>
       </c>
     </row>
-    <row r="219">
-      <c r="B219" s="8" t="inlineStr">
+    <row r="224">
+      <c r="B224" s="8" t="inlineStr">
         <is>
           <t>#1</t>
         </is>
       </c>
-      <c r="C219" s="8" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A222" s="7" t="inlineStr">
+      <c r="C224" s="8" t="inlineStr">
+        <is>
+          <t>Dekat Tatkala Villa, Jalan Cendrawasih no 55XX Seminyak, Jl. Petitenget, Kerobokan Kelod, Kec. Kuta Utara, Kabupaten Badung, Bali 80361  Patokan disebrang Indomaret  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D224" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E224" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-14</t>
+        </is>
+      </c>
+      <c r="F224" s="8" t="inlineStr">
+        <is>
+          <t>-8.645390, 115.169010</t>
+        </is>
+      </c>
+    </row>
+    <row r="226">
+      <c r="A226" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-09-D2487-M210S7</t>
+        </is>
+      </c>
+    </row>
+    <row r="227">
+      <c r="A227" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">         ODP (status 3 kunci)</t>
         </is>
       </c>
-      <c r="B222" s="7" t="inlineStr">
+      <c r="B227" s="7" t="inlineStr">
         <is>
           <t>Titik</t>
         </is>
       </c>
-      <c r="C222" s="7" t="inlineStr">
+      <c r="C227" s="7" t="inlineStr">
         <is>
           <t>Deskripsi + Status Kunci</t>
         </is>
       </c>
-      <c r="D222" s="7" t="inlineStr">
+      <c r="D227" s="7" t="inlineStr">
         <is>
           <t>Jml Gembok</t>
         </is>
       </c>
-      <c r="E222" s="7" t="inlineStr">
+      <c r="E227" s="7" t="inlineStr">
         <is>
           <t>Tanggal</t>
         </is>
       </c>
-      <c r="F222" s="7" t="inlineStr">
+      <c r="F227" s="7" t="inlineStr">
         <is>
           <t>Koordinat</t>
         </is>
       </c>
     </row>
-    <row r="223">
-      <c r="B223" s="8" t="inlineStr">
+    <row r="228">
+      <c r="B228" s="8" t="inlineStr">
         <is>
           <t>#1</t>
         </is>
       </c>
-      <c r="C223" s="8" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A226" s="7" t="inlineStr">
+      <c r="C228" s="8" t="inlineStr">
+        <is>
+          <t>ODP1 Jl. Oleg No. ~80352-1652 DAUH YEH CANI - ABIANSEMAL, Badung, Bali 80352 IDN ( BA-MGW-03-LT2-MRGA 1/2/5 )  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D228" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E228" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F228" s="8" t="inlineStr">
+        <is>
+          <t>-8.526868, 115.202066</t>
+        </is>
+      </c>
+    </row>
+    <row r="230">
+      <c r="A230" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-09-D2647-M239S5</t>
+        </is>
+      </c>
+    </row>
+    <row r="231">
+      <c r="A231" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">         ODP (status 3 kunci)</t>
         </is>
       </c>
-      <c r="B226" s="7" t="inlineStr">
+      <c r="B231" s="7" t="inlineStr">
         <is>
           <t>Titik</t>
         </is>
       </c>
-      <c r="C226" s="7" t="inlineStr">
+      <c r="C231" s="7" t="inlineStr">
         <is>
           <t>Deskripsi + Status Kunci</t>
         </is>
       </c>
-      <c r="D226" s="7" t="inlineStr">
+      <c r="D231" s="7" t="inlineStr">
         <is>
           <t>Jml Gembok</t>
         </is>
       </c>
-      <c r="E226" s="7" t="inlineStr">
+      <c r="E231" s="7" t="inlineStr">
         <is>
           <t>Tanggal</t>
         </is>
       </c>
-      <c r="F226" s="7" t="inlineStr">
+      <c r="F231" s="7" t="inlineStr">
         <is>
           <t>Koordinat</t>
         </is>
       </c>
     </row>
-    <row r="227">
-      <c r="B227" s="8" t="inlineStr">
+    <row r="232">
+      <c r="B232" s="8" t="inlineStr">
         <is>
           <t>#1</t>
         </is>
       </c>
-      <c r="C227" s="8" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A230" s="7" t="inlineStr">
+      <c r="C232" s="8" t="inlineStr">
+        <is>
+          <t>DPFO Jl. Raya Denpasar No. 74 ABIANSEMAL - ABIANSEMAL, Badung, Bali (OLT : BA-DPS-09-LT6-MGWI PON : -1/2/12)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D232" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E232" s="8" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
+      <c r="F232" s="8" t="inlineStr">
+        <is>
+          <t>-8.534750, 115.213972</t>
+        </is>
+      </c>
+    </row>
+    <row r="234">
+      <c r="A234" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-09-D2657-M239S4</t>
+        </is>
+      </c>
+    </row>
+    <row r="235">
+      <c r="A235" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">         ODP (status 3 kunci)</t>
         </is>
       </c>
-      <c r="B230" s="7" t="inlineStr">
+      <c r="B235" s="7" t="inlineStr">
         <is>
           <t>Titik</t>
         </is>
       </c>
-      <c r="C230" s="7" t="inlineStr">
+      <c r="C235" s="7" t="inlineStr">
         <is>
           <t>Deskripsi + Status Kunci</t>
         </is>
       </c>
-      <c r="D230" s="7" t="inlineStr">
+      <c r="D235" s="7" t="inlineStr">
         <is>
           <t>Jml Gembok</t>
         </is>
       </c>
-      <c r="E230" s="7" t="inlineStr">
+      <c r="E235" s="7" t="inlineStr">
         <is>
           <t>Tanggal</t>
         </is>
       </c>
-      <c r="F230" s="7" t="inlineStr">
+      <c r="F235" s="7" t="inlineStr">
         <is>
           <t>Koordinat</t>
         </is>
       </c>
     </row>
-    <row r="231">
-      <c r="B231" s="8" t="inlineStr">
+    <row r="236">
+      <c r="B236" s="8" t="inlineStr">
         <is>
           <t>#1</t>
         </is>
       </c>
-      <c r="C231" s="8" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A234" s="7" t="inlineStr">
+      <c r="C236" s="8" t="inlineStr">
+        <is>
+          <t>MS RUMAH NN56, Jl. Raya Latu Gang Giri Sari, - , Open Area Abiansemal, Badung, Bali (OLT:BA-DPS-09-LT6-MGWI PON: -1/2/12 )  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D236" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E236" s="8" t="inlineStr">
+        <is>
+          <t>2026-07-31</t>
+        </is>
+      </c>
+      <c r="F236" s="8" t="inlineStr">
+        <is>
+          <t>-8.539390, 115.213276</t>
+        </is>
+      </c>
+    </row>
+    <row r="238">
+      <c r="A238" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-09-M049S6</t>
+        </is>
+      </c>
+    </row>
+    <row r="239">
+      <c r="A239" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">         ODP (status 3 kunci)</t>
         </is>
       </c>
-      <c r="B234" s="7" t="inlineStr">
+      <c r="B239" s="7" t="inlineStr">
         <is>
           <t>Titik</t>
         </is>
       </c>
-      <c r="C234" s="7" t="inlineStr">
+      <c r="C239" s="7" t="inlineStr">
         <is>
           <t>Deskripsi + Status Kunci</t>
         </is>
       </c>
-      <c r="D234" s="7" t="inlineStr">
+      <c r="D239" s="7" t="inlineStr">
         <is>
           <t>Jml Gembok</t>
         </is>
       </c>
-      <c r="E234" s="7" t="inlineStr">
+      <c r="E239" s="7" t="inlineStr">
         <is>
           <t>Tanggal</t>
         </is>
       </c>
-      <c r="F234" s="7" t="inlineStr">
+      <c r="F239" s="7" t="inlineStr">
         <is>
           <t>Koordinat</t>
         </is>
       </c>
     </row>
-    <row r="235">
-      <c r="B235" s="8" t="inlineStr">
+    <row r="240">
+      <c r="B240" s="8" t="inlineStr">
         <is>
           <t>#1</t>
         </is>
       </c>
-      <c r="C235" s="8" t="inlineStr">
-[...7 lines deleted...]
-      <c r="E235" s="8" t="inlineStr">
+      <c r="C240" s="8" t="inlineStr">
+        <is>
+          <t>Kerobokan, kec. kuta utara, kab, badung, bali  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D240" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E240" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-14</t>
+        </is>
+      </c>
+      <c r="F240" s="8" t="inlineStr">
+        <is>
+          <t>-8.630250, 115.190300</t>
+        </is>
+      </c>
+    </row>
+    <row r="242">
+      <c r="A242" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: MGW-03-D1366-M187S4</t>
+        </is>
+      </c>
+    </row>
+    <row r="243">
+      <c r="A243" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B243" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C243" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D243" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E243" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F243" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="244">
+      <c r="B244" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C244" s="8" t="inlineStr">
+        <is>
+          <t>l. Pratu I Nyoman Kantun, No. 16, 1, Open Area Selat, Badung, Bali 80352 (BA-MGW-03-LT4-MARGA 1/2/7)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D244" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E244" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-23</t>
+        </is>
+      </c>
+      <c r="F244" s="8" t="inlineStr">
+        <is>
+          <t>-8.477481, 115.218884</t>
+        </is>
+      </c>
+    </row>
+    <row r="246">
+      <c r="A246" s="5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">   🗂 AREA: DENPASAR   (117 ODP · 2 JB · 119 Gembok)</t>
+        </is>
+      </c>
+    </row>
+    <row r="247">
+      <c r="A247" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: (JB EXT 1) BA-DPS-01-LT1-TPRHU</t>
+        </is>
+      </c>
+    </row>
+    <row r="248">
+      <c r="A248" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         JB (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B248" s="9" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C248" s="9" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D248" s="9" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E248" s="9" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F248" s="9" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="249">
+      <c r="B249" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C249" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Petitenget No.100, Kerobokan Kelod, Kec. Kuta Utara, Kabupaten Badung, Bali 80361 (BA-DPS-01-LT1-TPRHU 1/1/4)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D249" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E249" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-03</t>
+        </is>
+      </c>
+      <c r="F249" s="8" t="inlineStr">
+        <is>
+          <t>-8.671563, 115.160502</t>
+        </is>
+      </c>
+    </row>
+    <row r="251">
+      <c r="A251" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: BA-DPS-09-LT1-MGWI ODP 1 (ODP NO LABLE)</t>
+        </is>
+      </c>
+    </row>
+    <row r="252">
+      <c r="A252" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B252" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C252" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D252" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E252" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F252" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="253">
+      <c r="B253" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C253" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Raya Sibang Kaja, Banjar saren, Sibang Kaja, Kec. Abiansemal, Kabupaten Badung, Bali 80352  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D253" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E253" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
+      <c r="F253" s="8" t="inlineStr">
+        <is>
+          <t>-8.568080, 115.220212</t>
+        </is>
+      </c>
+    </row>
+    <row r="255">
+      <c r="A255" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPFO DPS-02-M63S8</t>
+        </is>
+      </c>
+    </row>
+    <row r="256">
+      <c r="A256" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B256" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C256" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D256" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E256" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F256" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="257">
+      <c r="B257" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C257" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Raya Pererenan Tanah Lot No.98B, Pererenan, Mengwi, Badung Regency, Bali 80351 (BA-DPS-02-LT1-TCPK 1/2/1)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D257" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E257" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-12</t>
+        </is>
+      </c>
+      <c r="F257" s="8" t="inlineStr">
+        <is>
+          <t>-8.634716, 115.139793</t>
+        </is>
+      </c>
+    </row>
+    <row r="259">
+      <c r="A259" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-01-D0095-M13S5</t>
+        </is>
+      </c>
+    </row>
+    <row r="260">
+      <c r="A260" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B260" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C260" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D260" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E260" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F260" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="261">
+      <c r="B261" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C261" s="8" t="inlineStr">
+        <is>
+          <t>ODP1 Jl. Kubu Anyar, Kuta, Kec. Kuta, Kabupaten Badung, Bali 80361 ( BA-DPS-07-LT3-NKLA 1/1/6 )  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D261" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E261" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-17</t>
+        </is>
+      </c>
+      <c r="F261" s="8" t="inlineStr">
+        <is>
+          <t>-8.737264, 115.168496</t>
+        </is>
+      </c>
+    </row>
+    <row r="263">
+      <c r="A263" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-01-D0363-M042S2</t>
+        </is>
+      </c>
+    </row>
+    <row r="264">
+      <c r="A264" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         JB (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B264" s="9" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C264" s="9" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D264" s="9" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E264" s="9" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F264" s="9" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="265">
+      <c r="B265" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C265" s="8" t="inlineStr">
+        <is>
+          <t>JL. Pemecutan, Kec. Denpasar Bar., Kota Denpasar, Bali 80111 (BA-DPS-01-LT4-TPRHU 1/1/2)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D265" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E265" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
+      <c r="F265" s="8" t="inlineStr">
+        <is>
+          <t>-8.656625, 115.207890</t>
+        </is>
+      </c>
+    </row>
+    <row r="267">
+      <c r="A267" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-01-D0365-M042S1</t>
+        </is>
+      </c>
+    </row>
+    <row r="268">
+      <c r="A268" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B268" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C268" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D268" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E268" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F268" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="269">
+      <c r="B269" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C269" s="8" t="inlineStr">
+        <is>
+          <t>Gg. Dewata 5, Pemecutan, Kec. Denpasar Bar., Kota Denpasar, Bali 80111 (BA-DPS-01-LT4-TPRHU 1/1/2)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D269" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E269" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-21</t>
+        </is>
+      </c>
+      <c r="F269" s="8" t="inlineStr">
+        <is>
+          <t>-8.657148, 115.207670</t>
+        </is>
+      </c>
+    </row>
+    <row r="271">
+      <c r="A271" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-01-D0384-M046S1</t>
+        </is>
+      </c>
+    </row>
+    <row r="272">
+      <c r="A272" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B272" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C272" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D272" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E272" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F272" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="273">
+      <c r="B273" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C273" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Sutomo Gg VIII No. 4 PEMECUTAN KAJA - DENPASAR UTARA, Denpasar, Bali 80231 (DPS-10-LT3-NGKA PON  1/2/9)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D273" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E273" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-09</t>
+        </is>
+      </c>
+      <c r="F273" s="8" t="inlineStr">
+        <is>
+          <t>-8.655250, 115.210347</t>
+        </is>
+      </c>
+    </row>
+    <row r="275">
+      <c r="A275" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-01-D0433-M057S4</t>
+        </is>
+      </c>
+    </row>
+    <row r="276">
+      <c r="A276" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B276" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C276" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D276" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E276" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F276" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="277">
+      <c r="B277" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C277" s="8" t="inlineStr">
+        <is>
+          <t>955J+3V7 Padangsambian Kaja, Kota Denpasar, Bali  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D277" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E277" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-13</t>
+        </is>
+      </c>
+      <c r="F277" s="8" t="inlineStr">
+        <is>
+          <t>-8.642344, 115.182164</t>
+        </is>
+      </c>
+    </row>
+    <row r="279">
+      <c r="A279" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-01-D0649-M089S4</t>
+        </is>
+      </c>
+    </row>
+    <row r="280">
+      <c r="A280" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B280" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C280" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D280" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E280" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F280" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="281">
+      <c r="B281" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C281" s="8" t="inlineStr">
+        <is>
+          <t>Dekat Tatkala Villa, Jalan Cendrawasih no 55XX Seminyak, Jl. Petitenget, Kerobokan Kelod, Kec. Kuta Utara, Kabupaten Badung, Bali 80361  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D281" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E281" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-13</t>
+        </is>
+      </c>
+      <c r="F281" s="8" t="inlineStr">
+        <is>
+          <t>-8.678715, 115.163112</t>
+        </is>
+      </c>
+    </row>
+    <row r="283">
+      <c r="A283" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-01-D0668-M092S4</t>
+        </is>
+      </c>
+    </row>
+    <row r="284">
+      <c r="A284" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B284" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C284" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D284" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E284" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F284" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="285">
+      <c r="B285" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C285" s="8" t="inlineStr">
+        <is>
+          <t>ODP1 Jl. Petitenget, Gg. Cendrawasih No.9, Seminyak, Kuta, Kerobokan Kelod, Seminyak, Kec. Kuta Utara, Kabupaten Badung, Bali ( BA-DPS-01-LT5-TPRHU 1/1/11 )  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D285" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E285" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-17</t>
+        </is>
+      </c>
+      <c r="F285" s="8" t="inlineStr">
+        <is>
+          <t>-8.674615, 115.155469</t>
+        </is>
+      </c>
+    </row>
+    <row r="287">
+      <c r="A287" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-01-D0787M115S2</t>
+        </is>
+      </c>
+    </row>
+    <row r="288">
+      <c r="A288" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B288" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C288" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D288" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E288" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F288" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="289">
+      <c r="B289" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C289" s="8" t="inlineStr">
+        <is>
+          <t>l. Raya Muding No. 2 Kerobokan Kaja1 - Kuta Utara, Badung, Bali 80117 IDN CRT         : CRT2307003585 OLT         : - BA-DPS-01-LT4-TPRHU PON         : - 1/2/13:23  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D289" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E289" s="8" t="inlineStr">
         <is>
           <t>2026-08-04</t>
         </is>
       </c>
-      <c r="F235" s="8" t="inlineStr">
-[...13 lines deleted...]
-      <c r="A238" s="7" t="inlineStr">
+      <c r="F289" s="8" t="inlineStr">
+        <is>
+          <t>-8.650780, 115.178064</t>
+        </is>
+      </c>
+    </row>
+    <row r="291">
+      <c r="A291" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-01-D0813-M112S3</t>
+        </is>
+      </c>
+    </row>
+    <row r="292">
+      <c r="A292" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">         ODP (status 3 kunci)</t>
         </is>
       </c>
-      <c r="B238" s="7" t="inlineStr">
+      <c r="B292" s="7" t="inlineStr">
         <is>
           <t>Titik</t>
         </is>
       </c>
-      <c r="C238" s="7" t="inlineStr">
+      <c r="C292" s="7" t="inlineStr">
         <is>
           <t>Deskripsi + Status Kunci</t>
         </is>
       </c>
-      <c r="D238" s="7" t="inlineStr">
+      <c r="D292" s="7" t="inlineStr">
         <is>
           <t>Jml Gembok</t>
         </is>
       </c>
-      <c r="E238" s="7" t="inlineStr">
+      <c r="E292" s="7" t="inlineStr">
         <is>
           <t>Tanggal</t>
         </is>
       </c>
-      <c r="F238" s="7" t="inlineStr">
+      <c r="F292" s="7" t="inlineStr">
         <is>
           <t>Koordinat</t>
         </is>
       </c>
     </row>
-    <row r="239">
-      <c r="B239" s="8" t="inlineStr">
+    <row r="293">
+      <c r="B293" s="8" t="inlineStr">
         <is>
           <t>#1</t>
         </is>
       </c>
-      <c r="C239" s="8" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A242" s="7" t="inlineStr">
+      <c r="C293" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Buana Raya No.102, Padangsambian, Kec. Denpasar Bar., Kota Denpasar, Bali 80119 (BA-DPS-01-LT5-TPRHU 1/2/4)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D293" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E293" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
+      <c r="F293" s="8" t="inlineStr">
+        <is>
+          <t>-8.661810, 115.187775</t>
+        </is>
+      </c>
+    </row>
+    <row r="295">
+      <c r="A295" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-01-D0822-M110S7</t>
+        </is>
+      </c>
+    </row>
+    <row r="296">
+      <c r="A296" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">         ODP (status 3 kunci)</t>
         </is>
       </c>
-      <c r="B242" s="7" t="inlineStr">
+      <c r="B296" s="7" t="inlineStr">
         <is>
           <t>Titik</t>
         </is>
       </c>
-      <c r="C242" s="7" t="inlineStr">
+      <c r="C296" s="7" t="inlineStr">
         <is>
           <t>Deskripsi + Status Kunci</t>
         </is>
       </c>
-      <c r="D242" s="7" t="inlineStr">
+      <c r="D296" s="7" t="inlineStr">
         <is>
           <t>Jml Gembok</t>
         </is>
       </c>
-      <c r="E242" s="7" t="inlineStr">
+      <c r="E296" s="7" t="inlineStr">
         <is>
           <t>Tanggal</t>
         </is>
       </c>
-      <c r="F242" s="7" t="inlineStr">
+      <c r="F296" s="7" t="inlineStr">
         <is>
           <t>Koordinat</t>
         </is>
       </c>
     </row>
-    <row r="243">
-      <c r="B243" s="8" t="inlineStr">
+    <row r="297">
+      <c r="B297" s="8" t="inlineStr">
         <is>
           <t>#1</t>
         </is>
       </c>
-      <c r="C243" s="8" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A246" s="7" t="inlineStr">
+      <c r="C297" s="8" t="inlineStr">
+        <is>
+          <t>Dekat Jl. Tegal Dukuh Sel. No.18A, Padangsambian, Kec. Denpasar Bar., Kota Denpasar, Bali 80117  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D297" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E297" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-13</t>
+        </is>
+      </c>
+      <c r="F297" s="8" t="inlineStr">
+        <is>
+          <t>-8.645472, 115.188956</t>
+        </is>
+      </c>
+    </row>
+    <row r="299">
+      <c r="A299" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-01-D0833-M11753</t>
+        </is>
+      </c>
+    </row>
+    <row r="300">
+      <c r="A300" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">         ODP (status 3 kunci)</t>
         </is>
       </c>
-      <c r="B246" s="7" t="inlineStr">
+      <c r="B300" s="7" t="inlineStr">
         <is>
           <t>Titik</t>
         </is>
       </c>
-      <c r="C246" s="7" t="inlineStr">
+      <c r="C300" s="7" t="inlineStr">
         <is>
           <t>Deskripsi + Status Kunci</t>
         </is>
       </c>
-      <c r="D246" s="7" t="inlineStr">
+      <c r="D300" s="7" t="inlineStr">
         <is>
           <t>Jml Gembok</t>
         </is>
       </c>
-      <c r="E246" s="7" t="inlineStr">
+      <c r="E300" s="7" t="inlineStr">
         <is>
           <t>Tanggal</t>
         </is>
       </c>
-      <c r="F246" s="7" t="inlineStr">
+      <c r="F300" s="7" t="inlineStr">
         <is>
           <t>Koordinat</t>
         </is>
       </c>
     </row>
-    <row r="247">
-      <c r="B247" s="8" t="inlineStr">
+    <row r="301">
+      <c r="B301" s="8" t="inlineStr">
         <is>
           <t>#1</t>
         </is>
       </c>
-      <c r="C247" s="8" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A250" s="7" t="inlineStr">
+      <c r="C301" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Gunung Soputan, No. ~80117-1830, , Open Area Padangsambian, Denpasar, Bali 80117 IDN (BA-DPS-01-LT5-TPRHU 1/2/8)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D301" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E301" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
+      <c r="F301" s="8" t="inlineStr">
+        <is>
+          <t>-8.686418, 115.184081</t>
+        </is>
+      </c>
+    </row>
+    <row r="303">
+      <c r="A303" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-01-D0850-M120S3</t>
+        </is>
+      </c>
+    </row>
+    <row r="304">
+      <c r="A304" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">         ODP (status 3 kunci)</t>
         </is>
       </c>
-      <c r="B250" s="7" t="inlineStr">
+      <c r="B304" s="7" t="inlineStr">
         <is>
           <t>Titik</t>
         </is>
       </c>
-      <c r="C250" s="7" t="inlineStr">
+      <c r="C304" s="7" t="inlineStr">
         <is>
           <t>Deskripsi + Status Kunci</t>
         </is>
       </c>
-      <c r="D250" s="7" t="inlineStr">
+      <c r="D304" s="7" t="inlineStr">
         <is>
           <t>Jml Gembok</t>
         </is>
       </c>
-      <c r="E250" s="7" t="inlineStr">
+      <c r="E304" s="7" t="inlineStr">
         <is>
           <t>Tanggal</t>
         </is>
       </c>
-      <c r="F250" s="7" t="inlineStr">
+      <c r="F304" s="7" t="inlineStr">
         <is>
           <t>Koordinat</t>
         </is>
       </c>
     </row>
-    <row r="251">
-      <c r="B251" s="8" t="inlineStr">
+    <row r="305">
+      <c r="B305" s="8" t="inlineStr">
         <is>
           <t>#1</t>
         </is>
       </c>
-      <c r="C251" s="8" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A254" s="7" t="inlineStr">
+      <c r="C305" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Pura Demak Barat No.236, Pemecutan Klod, Kec. Denpasar Bar., Kota Denpasar, Bali 80119  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D305" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E305" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-09</t>
+        </is>
+      </c>
+      <c r="F305" s="8" t="inlineStr">
+        <is>
+          <t>-8.675242, 115.192734</t>
+        </is>
+      </c>
+    </row>
+    <row r="307">
+      <c r="A307" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-01-D0864-M122S5</t>
+        </is>
+      </c>
+    </row>
+    <row r="308">
+      <c r="A308" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">         ODP (status 3 kunci)</t>
         </is>
       </c>
-      <c r="B254" s="7" t="inlineStr">
+      <c r="B308" s="7" t="inlineStr">
         <is>
           <t>Titik</t>
         </is>
       </c>
-      <c r="C254" s="7" t="inlineStr">
+      <c r="C308" s="7" t="inlineStr">
         <is>
           <t>Deskripsi + Status Kunci</t>
         </is>
       </c>
-      <c r="D254" s="7" t="inlineStr">
+      <c r="D308" s="7" t="inlineStr">
         <is>
           <t>Jml Gembok</t>
         </is>
       </c>
-      <c r="E254" s="7" t="inlineStr">
+      <c r="E308" s="7" t="inlineStr">
         <is>
           <t>Tanggal</t>
         </is>
       </c>
-      <c r="F254" s="7" t="inlineStr">
+      <c r="F308" s="7" t="inlineStr">
         <is>
           <t>Koordinat</t>
         </is>
       </c>
     </row>
-    <row r="255">
-      <c r="B255" s="8" t="inlineStr">
+    <row r="309">
+      <c r="B309" s="8" t="inlineStr">
         <is>
           <t>#1</t>
         </is>
       </c>
-      <c r="C255" s="8" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A258" s="7" t="inlineStr">
+      <c r="C309" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Subur No.37, Pemecutan Klod, Kec. Denpasar Bar., Kota Denpasar, Bali 80117 (BA-DPS-01-LT5-TPRHU 1/2/13)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D309" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E309" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
+      <c r="F309" s="8" t="inlineStr">
+        <is>
+          <t>-8.668524, 115.202577</t>
+        </is>
+      </c>
+    </row>
+    <row r="311">
+      <c r="A311" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-01-D0868-M123S3</t>
+        </is>
+      </c>
+    </row>
+    <row r="312">
+      <c r="A312" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">         ODP (status 3 kunci)</t>
         </is>
       </c>
-      <c r="B258" s="7" t="inlineStr">
+      <c r="B312" s="7" t="inlineStr">
         <is>
           <t>Titik</t>
         </is>
       </c>
-      <c r="C258" s="7" t="inlineStr">
+      <c r="C312" s="7" t="inlineStr">
         <is>
           <t>Deskripsi + Status Kunci</t>
         </is>
       </c>
-      <c r="D258" s="7" t="inlineStr">
+      <c r="D312" s="7" t="inlineStr">
         <is>
           <t>Jml Gembok</t>
         </is>
       </c>
-      <c r="E258" s="7" t="inlineStr">
+      <c r="E312" s="7" t="inlineStr">
         <is>
           <t>Tanggal</t>
         </is>
       </c>
-      <c r="F258" s="7" t="inlineStr">
+      <c r="F312" s="7" t="inlineStr">
         <is>
           <t>Koordinat</t>
         </is>
       </c>
     </row>
-    <row r="259">
-      <c r="B259" s="8" t="inlineStr">
+    <row r="313">
+      <c r="B313" s="8" t="inlineStr">
         <is>
           <t>#1</t>
         </is>
       </c>
-      <c r="C259" s="8" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A262" s="7" t="inlineStr">
+      <c r="C313" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Gunung Lempuyang (Gg Gunung Slamet I) No. 30 PADANGSAMBIAN - DENPASAR BARAT, Denpasar, Bali 80117 IDN CRT         : CRT2205002523 OLT         : -BA-DPS-01-LT5-TPRHU PON         : -1/2/14:16  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D313" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E313" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-04</t>
+        </is>
+      </c>
+      <c r="F313" s="8" t="inlineStr">
+        <is>
+          <t>-8.664480, 115.196211</t>
+        </is>
+      </c>
+    </row>
+    <row r="315">
+      <c r="A315" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-01-D0887-M126S1</t>
+        </is>
+      </c>
+    </row>
+    <row r="316">
+      <c r="A316" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">         ODP (status 3 kunci)</t>
         </is>
       </c>
-      <c r="B262" s="7" t="inlineStr">
+      <c r="B316" s="7" t="inlineStr">
         <is>
           <t>Titik</t>
         </is>
       </c>
-      <c r="C262" s="7" t="inlineStr">
+      <c r="C316" s="7" t="inlineStr">
         <is>
           <t>Deskripsi + Status Kunci</t>
         </is>
       </c>
-      <c r="D262" s="7" t="inlineStr">
+      <c r="D316" s="7" t="inlineStr">
         <is>
           <t>Jml Gembok</t>
         </is>
       </c>
-      <c r="E262" s="7" t="inlineStr">
+      <c r="E316" s="7" t="inlineStr">
         <is>
           <t>Tanggal</t>
         </is>
       </c>
-      <c r="F262" s="7" t="inlineStr">
+      <c r="F316" s="7" t="inlineStr">
         <is>
           <t>Koordinat</t>
         </is>
       </c>
     </row>
-    <row r="263">
-      <c r="B263" s="8" t="inlineStr">
+    <row r="317">
+      <c r="B317" s="8" t="inlineStr">
         <is>
           <t>#1</t>
         </is>
       </c>
-      <c r="C263" s="8" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A266" s="7" t="inlineStr">
+      <c r="C317" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Gn. Tangkuban Perahu No.261, Padangsambian Klod, Denpasar Barat, Denpasar City, Bali 80117 (BA-DPS-01-LT6-TPRHU 1/1/3)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D317" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E317" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-04</t>
+        </is>
+      </c>
+      <c r="F317" s="8" t="inlineStr">
+        <is>
+          <t>-8.679407, 115.178875</t>
+        </is>
+      </c>
+    </row>
+    <row r="319">
+      <c r="A319" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-01-D0888-M126S2</t>
+        </is>
+      </c>
+    </row>
+    <row r="320">
+      <c r="A320" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">         ODP (status 3 kunci)</t>
         </is>
       </c>
-      <c r="B266" s="7" t="inlineStr">
+      <c r="B320" s="7" t="inlineStr">
         <is>
           <t>Titik</t>
         </is>
       </c>
-      <c r="C266" s="7" t="inlineStr">
+      <c r="C320" s="7" t="inlineStr">
         <is>
           <t>Deskripsi + Status Kunci</t>
         </is>
       </c>
-      <c r="D266" s="7" t="inlineStr">
+      <c r="D320" s="7" t="inlineStr">
         <is>
           <t>Jml Gembok</t>
         </is>
       </c>
-      <c r="E266" s="7" t="inlineStr">
+      <c r="E320" s="7" t="inlineStr">
         <is>
           <t>Tanggal</t>
         </is>
       </c>
-      <c r="F266" s="7" t="inlineStr">
+      <c r="F320" s="7" t="inlineStr">
         <is>
           <t>Koordinat</t>
         </is>
       </c>
     </row>
-    <row r="267">
-      <c r="B267" s="8" t="inlineStr">
+    <row r="321">
+      <c r="B321" s="8" t="inlineStr">
         <is>
           <t>#1</t>
         </is>
       </c>
-      <c r="C267" s="8" t="inlineStr">
-[...878 lines deleted...]
-          <t xml:space="preserve">   🗂 AREA: GIANYAR   (16 ODP · 1 JB · 17 Gembok)</t>
+      <c r="C321" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Gn. Soputan 143-203, Padangsambian Klod, Kec. Denpasar Bar., Kota Denpasar, Bali 80117 (BA-DPS-01-LT6-TPRHU 1/1/3)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D321" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E321" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-04</t>
+        </is>
+      </c>
+      <c r="F321" s="8" t="inlineStr">
+        <is>
+          <t>-8.679930, 115.180561</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="6" t="inlineStr">
         <is>
-          <t xml:space="preserve">      ▸ Segment: DPS-08-D0140-M24S5</t>
+          <t xml:space="preserve">      ▸ Segment: DPS-01-D1348-M188S8</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">         ODP (status 3 kunci)</t>
         </is>
       </c>
       <c r="B324" s="7" t="inlineStr">
         <is>
           <t>Titik</t>
         </is>
       </c>
       <c r="C324" s="7" t="inlineStr">
         <is>
           <t>Deskripsi + Status Kunci</t>
         </is>
       </c>
       <c r="D324" s="7" t="inlineStr">
         <is>
           <t>Jml Gembok</t>
         </is>
       </c>
       <c r="E324" s="7" t="inlineStr">
         <is>
           <t>Tanggal</t>
         </is>
       </c>
       <c r="F324" s="7" t="inlineStr">
         <is>
           <t>Koordinat</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="B325" s="8" t="inlineStr">
         <is>
           <t>#1</t>
         </is>
       </c>
       <c r="C325" s="8" t="inlineStr">
         <is>
-          <t>DPFO Jl. Bangkiang Sidem, Ubud, Kec. Payangan, Kabupaten Gianyar (OLT : BA-DPS-08-LT1-UBUD 1/1/14 )  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+          <t>JL. Gunung Sanghyang No. 126 A Badung,Bali80361 IDNDenpasar,BaliIDN	 CRT         : CRT2210016175                    OLT         : BA-DPS-01-LT4-TPRHU PON         : 1/2/13:4  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
         </is>
       </c>
       <c r="D325" s="8" t="n">
         <v>1</v>
       </c>
       <c r="E325" s="8" t="inlineStr">
         <is>
-          <t>2026-07-31</t>
+          <t>2026-08-06</t>
         </is>
       </c>
       <c r="F325" s="8" t="inlineStr">
         <is>
-          <t>-8.494165, 115.256133</t>
+          <t>-8.648017, 115.178685</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="6" t="inlineStr">
         <is>
-          <t xml:space="preserve">      ▸ Segment: DPS-08-D0558-M077S8</t>
+          <t xml:space="preserve">      ▸ Segment: DPS-01D0883-M125S4</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">         ODP (status 3 kunci)</t>
         </is>
       </c>
       <c r="B328" s="7" t="inlineStr">
         <is>
           <t>Titik</t>
         </is>
       </c>
       <c r="C328" s="7" t="inlineStr">
         <is>
           <t>Deskripsi + Status Kunci</t>
         </is>
       </c>
       <c r="D328" s="7" t="inlineStr">
         <is>
           <t>Jml Gembok</t>
         </is>
       </c>
       <c r="E328" s="7" t="inlineStr">
         <is>
           <t>Tanggal</t>
         </is>
       </c>
       <c r="F328" s="7" t="inlineStr">
         <is>
           <t>Koordinat</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="B329" s="8" t="inlineStr">
         <is>
           <t>#1</t>
         </is>
       </c>
       <c r="C329" s="8" t="inlineStr">
         <is>
-          <t>DPFO Warung wina sari Jl. Ambarwati No1 No. ~80571-3587 MAS - UBUD, Gianyar,(OLT: BA-GIN-01-LT5-SKWT PON: 1/1/9)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+          <t>DPFO Jl. Gunung Lumut, No. ~80117-2251, , Open Area Padangsambian Klod, Denpasar, Bali ( OLT : BA-DPS-01-LT3-TPRHU PON : -1/1/11)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
         </is>
       </c>
       <c r="D329" s="8" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E329" s="8" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-07-28</t>
         </is>
       </c>
       <c r="F329" s="8" t="inlineStr">
         <is>
-          <t>-8.541971, 115.269351</t>
+          <t>-8.680441, 115.184248</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="6" t="inlineStr">
         <is>
-          <t xml:space="preserve">      ▸ Segment: GIN-01-D0001-M002S8</t>
+          <t xml:space="preserve">      ▸ Segment: DPS-02-D0244-M038S3</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">         ODP (status 3 kunci)</t>
         </is>
       </c>
       <c r="B332" s="7" t="inlineStr">
         <is>
           <t>Titik</t>
         </is>
       </c>
       <c r="C332" s="7" t="inlineStr">
         <is>
           <t>Deskripsi + Status Kunci</t>
         </is>
       </c>
       <c r="D332" s="7" t="inlineStr">
         <is>
           <t>Jml Gembok</t>
         </is>
       </c>
       <c r="E332" s="7" t="inlineStr">
         <is>
           <t>Tanggal</t>
         </is>
       </c>
       <c r="F332" s="7" t="inlineStr">
         <is>
           <t>Koordinat</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="B333" s="8" t="inlineStr">
         <is>
           <t>#1</t>
         </is>
       </c>
       <c r="C333" s="8" t="inlineStr">
         <is>
-          <t>JL. Lodtunduh, Kecamatan Ubud, Kabupaten Gianyar, Bali 80582 ( GIN-01-D0001-M002S8 1/2/14 )  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+          <t>Jl. Pantai Berawa No. ~80361-4523 Tibubeneng - KUTA UTARA, Denpasar, Bali 80361 IDN CRT (BA-DPS-02-LT1-TCPK 1/1/12)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
         </is>
       </c>
       <c r="D333" s="8" t="n">
         <v>1</v>
       </c>
       <c r="E333" s="8" t="inlineStr">
         <is>
-          <t>2026-08-20</t>
+          <t>2026-08-29</t>
         </is>
       </c>
       <c r="F333" s="8" t="inlineStr">
         <is>
-          <t>-8.573452, 115.260554</t>
+          <t>-8.647218, 115.150481</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="6" t="inlineStr">
         <is>
-          <t xml:space="preserve">      ▸ Segment: GIN-01-D0066-M008S3</t>
+          <t xml:space="preserve">      ▸ Segment: DPS-02-D0248-M38S5</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">         ODP (status 3 kunci)</t>
         </is>
       </c>
       <c r="B336" s="7" t="inlineStr">
         <is>
           <t>Titik</t>
         </is>
       </c>
       <c r="C336" s="7" t="inlineStr">
         <is>
           <t>Deskripsi + Status Kunci</t>
         </is>
       </c>
       <c r="D336" s="7" t="inlineStr">
         <is>
           <t>Jml Gembok</t>
         </is>
       </c>
       <c r="E336" s="7" t="inlineStr">
         <is>
           <t>Tanggal</t>
         </is>
       </c>
       <c r="F336" s="7" t="inlineStr">
         <is>
           <t>Koordinat</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="B337" s="8" t="inlineStr">
         <is>
           <t>#1</t>
         </is>
       </c>
       <c r="C337" s="8" t="inlineStr">
         <is>
-          <t>jalan bikin terbang, Jl. Raya Angantaka-Kutri, Angantaka, Kec. Abiansemal, Kabupaten Badung, Bali 80352 (BA-GIN-04-LT1-BTBLN 1/1/3)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+          <t>Jl. Karang Suwung, Tibubeneng, Kec. Kuta Utara, Kabupaten Badung, Bali 80361 (BA-DPS-02-LT2-TCPK 1/1/4)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
         </is>
       </c>
       <c r="D337" s="8" t="n">
         <v>1</v>
       </c>
       <c r="E337" s="8" t="inlineStr">
         <is>
-          <t>2026-08-29</t>
+          <t>2026-09-08</t>
         </is>
       </c>
       <c r="F337" s="8" t="inlineStr">
         <is>
-          <t>-8.579507, 115.247254</t>
+          <t>-8.649493, 115.148209</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="6" t="inlineStr">
         <is>
-          <t xml:space="preserve">      ▸ Segment: GIN-01-D0286-M045S2</t>
+          <t xml:space="preserve">      ▸ Segment: DPS-02-D0331-M053S6</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">         ODP (status 3 kunci)</t>
         </is>
       </c>
       <c r="B340" s="7" t="inlineStr">
         <is>
           <t>Titik</t>
         </is>
       </c>
       <c r="C340" s="7" t="inlineStr">
         <is>
           <t>Deskripsi + Status Kunci</t>
         </is>
       </c>
       <c r="D340" s="7" t="inlineStr">
         <is>
           <t>Jml Gembok</t>
         </is>
       </c>
       <c r="E340" s="7" t="inlineStr">
         <is>
           <t>Tanggal</t>
         </is>
       </c>
       <c r="F340" s="7" t="inlineStr">
         <is>
           <t>Koordinat</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="B341" s="8" t="inlineStr">
         <is>
           <t>#1</t>
         </is>
       </c>
       <c r="C341" s="8" t="inlineStr">
         <is>
-          <t>Gg. Yudistira, Buruan, Kec. Blahbatuh, Kabupaten Gianyar, Bali 80581 ( BA-GIN-02-LT2-GNYR 1/1/11 )  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+          <t>Jl. Putus No.33A, Kerobokan, Kuta Utara, Badung Regency, Bali 80361 (BA-DPS-02-LT2-TCPK 1/1/15)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
         </is>
       </c>
       <c r="D341" s="8" t="n">
         <v>1</v>
       </c>
       <c r="E341" s="8" t="inlineStr">
         <is>
-          <t>2026-08-30</t>
+          <t>2026-09-13</t>
         </is>
       </c>
       <c r="F341" s="8" t="inlineStr">
         <is>
-          <t>-8.541905, 115.301644</t>
+          <t>-8.654742, 115.164781</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343" s="6" t="inlineStr">
         <is>
-          <t xml:space="preserve">      ▸ Segment: GIN-01-D2184-M108S1</t>
+          <t xml:space="preserve">      ▸ Segment: DPS-02-D0976-M143S3</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">         ODP (status 3 kunci)</t>
         </is>
       </c>
       <c r="B344" s="7" t="inlineStr">
         <is>
           <t>Titik</t>
         </is>
       </c>
       <c r="C344" s="7" t="inlineStr">
         <is>
           <t>Deskripsi + Status Kunci</t>
         </is>
       </c>
       <c r="D344" s="7" t="inlineStr">
         <is>
           <t>Jml Gembok</t>
         </is>
       </c>
       <c r="E344" s="7" t="inlineStr">
         <is>
           <t>Tanggal</t>
         </is>
       </c>
       <c r="F344" s="7" t="inlineStr">
         <is>
           <t>Koordinat</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="B345" s="8" t="inlineStr">
         <is>
           <t>#1</t>
         </is>
       </c>
       <c r="C345" s="8" t="inlineStr">
         <is>
-          <t>DPFO Ruko NN0151 Jl. Mahendradatta Br Tegallinggah No. ~80581-2553 BEDULU - BLAHBATUH, Gianyar, Bali (OLT : -BA-GIN-02-LT1-GNYR PON: -1/2/1)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+          <t>Jl. Pegending XIV No. ~80351-1967 CEMAGI - MENGWI, Badung, Bali 80351 IDN (BA-DPS-02-LT5-TCPK 1/1/14)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
         </is>
       </c>
       <c r="D345" s="8" t="n">
         <v>1</v>
       </c>
       <c r="E345" s="8" t="inlineStr">
         <is>
-          <t>2026-07-31</t>
+          <t>2026-09-09</t>
         </is>
       </c>
       <c r="F345" s="8" t="inlineStr">
         <is>
-          <t>-8.529947, 115.304157</t>
+          <t>-8.625862, 115.155694</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347" s="6" t="inlineStr">
         <is>
-          <t xml:space="preserve">      ▸ Segment: GIN-01-D2349-M132S2</t>
+          <t xml:space="preserve">      ▸ Segment: DPS-02-M63S7</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">         ODP (status 3 kunci)</t>
         </is>
       </c>
       <c r="B348" s="7" t="inlineStr">
         <is>
           <t>Titik</t>
         </is>
       </c>
       <c r="C348" s="7" t="inlineStr">
         <is>
           <t>Deskripsi + Status Kunci</t>
         </is>
       </c>
       <c r="D348" s="7" t="inlineStr">
         <is>
           <t>Jml Gembok</t>
         </is>
       </c>
       <c r="E348" s="7" t="inlineStr">
         <is>
           <t>Tanggal</t>
         </is>
       </c>
       <c r="F348" s="7" t="inlineStr">
         <is>
           <t>Koordinat</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="B349" s="8" t="inlineStr">
         <is>
           <t>#1</t>
         </is>
       </c>
       <c r="C349" s="8" t="inlineStr">
         <is>
-          <t>Jl. Raya Bedulu No. ~80581-22 Bedulu - Belahbatu, Gianyar, Bali 80581 IDN (BA-GIN-01-LT4-SKWT 1/2/12)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+          <t>Jl. Bolong batu Bali, Canggu, Kuta Utara, Badung Regency, Bali 80351 (BA-DPS-02-LT1-TCPK 1/2/1)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
         </is>
       </c>
       <c r="D349" s="8" t="n">
         <v>1</v>
       </c>
       <c r="E349" s="8" t="inlineStr">
         <is>
-          <t>2026-08-25</t>
+          <t>2026-09-01</t>
         </is>
       </c>
       <c r="F349" s="8" t="inlineStr">
         <is>
-          <t>-8.527178, 115.291746</t>
+          <t>-8.636725, 115.147092</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351" s="6" t="inlineStr">
         <is>
-          <t xml:space="preserve">      ▸ Segment: GIN-01-D2383-M135S2</t>
+          <t xml:space="preserve">      ▸ Segment: DPS-02-M64S1</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">         ODP (status 3 kunci)</t>
         </is>
       </c>
       <c r="B352" s="7" t="inlineStr">
         <is>
           <t>Titik</t>
         </is>
       </c>
       <c r="C352" s="7" t="inlineStr">
         <is>
           <t>Deskripsi + Status Kunci</t>
         </is>
       </c>
       <c r="D352" s="7" t="inlineStr">
         <is>
           <t>Jml Gembok</t>
         </is>
       </c>
       <c r="E352" s="7" t="inlineStr">
         <is>
           <t>Tanggal</t>
         </is>
       </c>
       <c r="F352" s="7" t="inlineStr">
         <is>
           <t>Koordinat</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="B353" s="8" t="inlineStr">
         <is>
           <t>#1</t>
         </is>
       </c>
       <c r="C353" s="8" t="inlineStr">
         <is>
-          <t>Jl. Yudistira, No. ~80581-3606, , Open Area Blahbatuh, Gianyar, Bali (OLT: BA-GIN-01-LT5-SKWT PON: 1/2/6 )  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+          <t>House of Glu, Jl. Bambu Kuning II No.1, Canggu, Kutca Utara, Badung Regency, Bali 80351 ( BA-DPS-02-LT1-TCPK 1/2/2 )  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
         </is>
       </c>
       <c r="D353" s="8" t="n">
         <v>1</v>
       </c>
       <c r="E353" s="8" t="inlineStr">
         <is>
-          <t>2026-08-03</t>
+          <t>2026-08-17</t>
         </is>
       </c>
       <c r="F353" s="8" t="inlineStr">
         <is>
-          <t>-8.559877, 115.313421</t>
+          <t>-8.636352, 115.150280</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355" s="6" t="inlineStr">
         <is>
-          <t xml:space="preserve">      ▸ Segment: GIN-01-D2590-M163S1</t>
+          <t xml:space="preserve">      ▸ Segment: DPS-02-S00089</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">         ODP (status 3 kunci)</t>
         </is>
       </c>
       <c r="B356" s="7" t="inlineStr">
         <is>
           <t>Titik</t>
         </is>
       </c>
       <c r="C356" s="7" t="inlineStr">
         <is>
           <t>Deskripsi + Status Kunci</t>
         </is>
       </c>
       <c r="D356" s="7" t="inlineStr">
         <is>
           <t>Jml Gembok</t>
         </is>
       </c>
       <c r="E356" s="7" t="inlineStr">
         <is>
           <t>Tanggal</t>
         </is>
       </c>
       <c r="F356" s="7" t="inlineStr">
         <is>
           <t>Koordinat</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="B357" s="8" t="inlineStr">
         <is>
           <t>#1</t>
         </is>
       </c>
       <c r="C357" s="8" t="inlineStr">
         <is>
-          <t>Gianyar, Petak, Kec. Gianyar, Kabupaten Gianyar, Bali 80515 ( BA-GIN-02-LT4-GNYR 1/1/10 )  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
-[...5 lines deleted...]
-        </is>
+          <t>JL. Kuta Utara, Tibubeneng, Kec. Kuta Utara, Kabupaten Badung, Bali 80361 (BA-DPS-02-LT1-TCPK 1/1/15)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D357" s="8" t="n">
+        <v>1</v>
       </c>
       <c r="E357" s="8" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-09-12</t>
         </is>
       </c>
       <c r="F357" s="8" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>-8.653978, 115.142471</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359" s="6" t="inlineStr">
         <is>
-          <t xml:space="preserve">      ▸ Segment: GIN-01-D3359-M265S1</t>
+          <t xml:space="preserve">      ▸ Segment: DPS-03-D0605-M079S3</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">         ODP (status 3 kunci)</t>
         </is>
       </c>
       <c r="B360" s="7" t="inlineStr">
         <is>
           <t>Titik</t>
         </is>
       </c>
       <c r="C360" s="7" t="inlineStr">
         <is>
           <t>Deskripsi + Status Kunci</t>
         </is>
       </c>
       <c r="D360" s="7" t="inlineStr">
         <is>
           <t>Jml Gembok</t>
         </is>
       </c>
       <c r="E360" s="7" t="inlineStr">
         <is>
           <t>Tanggal</t>
         </is>
       </c>
       <c r="F360" s="7" t="inlineStr">
         <is>
           <t>Koordinat</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="B361" s="8" t="inlineStr">
         <is>
           <t>#1</t>
         </is>
       </c>
       <c r="C361" s="8" t="inlineStr">
         <is>
-          <t>Jl. Yudistira, Sukawati, Kec. Sukawati, Kabupaten Gianyar, Bali 80582 ( BA-GIN-01-LT6-SKWT 1/2/3 )  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+          <t>Jl. Gg Cemara No. ~80115-2006 Peguyangan Kangin - Denpasar Utara, Denpasar, Bali 80115 IDN (BA-DPS-13-LT3-PGYKJ 1/2/5)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
         </is>
       </c>
       <c r="D361" s="8" t="n">
         <v>1</v>
       </c>
       <c r="E361" s="8" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="F361" s="8" t="inlineStr">
         <is>
-          <t>-8.592022, 115.284014</t>
+          <t>-8.623685, 115.223751</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363" s="6" t="inlineStr">
         <is>
-          <t xml:space="preserve">      ▸ Segment: GIN-01D2186-M108S3</t>
+          <t xml:space="preserve">      ▸ Segment: DPS-03-D1634-M213S7</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">         ODP (status 3 kunci)</t>
         </is>
       </c>
       <c r="B364" s="7" t="inlineStr">
         <is>
           <t>Titik</t>
         </is>
       </c>
       <c r="C364" s="7" t="inlineStr">
         <is>
           <t>Deskripsi + Status Kunci</t>
         </is>
       </c>
       <c r="D364" s="7" t="inlineStr">
         <is>
           <t>Jml Gembok</t>
         </is>
       </c>
       <c r="E364" s="7" t="inlineStr">
         <is>
           <t>Tanggal</t>
         </is>
       </c>
       <c r="F364" s="7" t="inlineStr">
         <is>
           <t>Koordinat</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="B365" s="8" t="inlineStr">
         <is>
           <t>#1</t>
         </is>
       </c>
       <c r="C365" s="8" t="inlineStr">
         <is>
-          <t>DPFO Kos NN0268 Jl. Mahendradatta Br Tegallinggah No. ~80581-2548 BEDULU - BLAHBATUH, Gianyar, Bali (OLT : BA-GIN-02-LT1-GNYR PON: 1/2/1)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+          <t>l. Tukad Pekerisan No. - DAUH PURI KLOD - DENPASAR BARAT, Denpasar, Bali 80225 IDN CRT  ( BA-DPS-03-LT5-MTSRI 1/2/12 )  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
         </is>
       </c>
       <c r="D365" s="8" t="n">
         <v>1</v>
       </c>
       <c r="E365" s="8" t="inlineStr">
         <is>
-          <t>2026-07-30</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="F365" s="8" t="inlineStr">
         <is>
-          <t>-8.527441, 115.303798</t>
+          <t>-8.686647, 115.226220</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367" s="6" t="inlineStr">
         <is>
-          <t xml:space="preserve">      ▸ Segment: GIN-02-D0313-M042S8</t>
+          <t xml:space="preserve">      ▸ Segment: DPS-04-D0020-M02S8</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">         ODP (status 3 kunci)</t>
         </is>
       </c>
       <c r="B368" s="7" t="inlineStr">
         <is>
           <t>Titik</t>
         </is>
       </c>
       <c r="C368" s="7" t="inlineStr">
         <is>
           <t>Deskripsi + Status Kunci</t>
         </is>
       </c>
       <c r="D368" s="7" t="inlineStr">
         <is>
           <t>Jml Gembok</t>
         </is>
       </c>
       <c r="E368" s="7" t="inlineStr">
         <is>
           <t>Tanggal</t>
         </is>
       </c>
       <c r="F368" s="7" t="inlineStr">
         <is>
           <t>Koordinat</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="B369" s="8" t="inlineStr">
         <is>
           <t>#1</t>
         </is>
       </c>
       <c r="C369" s="8" t="inlineStr">
         <is>
-          <t>Jl. Gunung Lempuyang, No. ~80512-202, , Open Area Samplangan, Gianyar, Bali 80512 IDN (BA-GIN-02-LT4-GNYR  1/2/1)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+          <t>Jl. Mahendradatta Utara 98-88, Tegal Kertha, Kec. Denpasar Bar., Kota Denpasar, Bali 80118 (BA-DPS-10-LT8-NGKA 1/1/5)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
         </is>
       </c>
       <c r="D369" s="8" t="n">
         <v>1</v>
       </c>
       <c r="E369" s="8" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="F369" s="8" t="inlineStr">
         <is>
-          <t>-8.530140, 115.335748</t>
+          <t>-8.654907, 115.192789</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="A371" s="6" t="inlineStr">
         <is>
-          <t xml:space="preserve">      ▸ Segment: GIN-04-D0112-M017S1</t>
+          <t xml:space="preserve">      ▸ Segment: DPS-04-D0022-M03S7</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">         ODP (status 3 kunci)</t>
         </is>
       </c>
       <c r="B372" s="7" t="inlineStr">
         <is>
           <t>Titik</t>
         </is>
       </c>
       <c r="C372" s="7" t="inlineStr">
         <is>
           <t>Deskripsi + Status Kunci</t>
         </is>
       </c>
       <c r="D372" s="7" t="inlineStr">
         <is>
           <t>Jml Gembok</t>
         </is>
       </c>
       <c r="E372" s="7" t="inlineStr">
         <is>
           <t>Tanggal</t>
         </is>
       </c>
       <c r="F372" s="7" t="inlineStr">
         <is>
           <t>Koordinat</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="B373" s="8" t="inlineStr">
         <is>
           <t>#1</t>
         </is>
       </c>
       <c r="C373" s="8" t="inlineStr">
         <is>
-          <t>Rumah, Jl. Gg Melati, 8 , Open Area Celuk, Gianyar, Bali 80582 IDN CRT         : CRT2404000598 OLT         : -BA-GIN-04-LT2-BTBLN PON         : -1/2/7:12  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+          <t>Jl. Gunung Merapi No. 1/2 PEMECUTAN - DENPASAR BARAT, Denpasar, Bali 80111 IDN (BA-DPS-10-LT6-NGKA 1/2/1)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
         </is>
       </c>
       <c r="D373" s="8" t="n">
         <v>1</v>
       </c>
       <c r="E373" s="8" t="inlineStr">
         <is>
-          <t>2026-08-14</t>
+          <t>2026-09-01</t>
         </is>
       </c>
       <c r="F373" s="8" t="inlineStr">
         <is>
-          <t>-8.606345, 115.262575</t>
+          <t>-8.658109, 115.208090</t>
         </is>
       </c>
     </row>
     <row r="375">
       <c r="A375" s="6" t="inlineStr">
         <is>
-          <t xml:space="preserve">      ▸ Segment: GIN-04-D0562-M074S1</t>
+          <t xml:space="preserve">      ▸ Segment: DPS-04-D0103-M14S1</t>
         </is>
       </c>
     </row>
     <row r="376">
       <c r="A376" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">         ODP (status 3 kunci)</t>
         </is>
       </c>
       <c r="B376" s="7" t="inlineStr">
         <is>
           <t>Titik</t>
         </is>
       </c>
       <c r="C376" s="7" t="inlineStr">
         <is>
           <t>Deskripsi + Status Kunci</t>
         </is>
       </c>
       <c r="D376" s="7" t="inlineStr">
         <is>
           <t>Jml Gembok</t>
         </is>
       </c>
       <c r="E376" s="7" t="inlineStr">
         <is>
           <t>Tanggal</t>
         </is>
       </c>
       <c r="F376" s="7" t="inlineStr">
         <is>
           <t>Koordinat</t>
         </is>
       </c>
     </row>
     <row r="377">
       <c r="B377" s="8" t="inlineStr">
         <is>
           <t>#1</t>
         </is>
       </c>
       <c r="C377" s="8" t="inlineStr">
         <is>
-          <t>DPFO Jl. Bona No. - Singapadu - Sukawati, Gianyar, Bali (OLT: BA-GIN-04-LT2-BTBLN PON: 1/1/8 )  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+          <t>Jl. Gn. Tangkuban Perahu 14-15, Kerobokan Kelod, Kec. Kuta Utara, Kabupaten Badung, Bali 80361 (BA-DPS-01-LT1-TPRHU 1/1/4)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
         </is>
       </c>
       <c r="D377" s="8" t="n">
         <v>1</v>
       </c>
       <c r="E377" s="8" t="inlineStr">
         <is>
-          <t>2026-08-06</t>
+          <t>2026-09-07</t>
         </is>
       </c>
       <c r="F377" s="8" t="inlineStr">
         <is>
-          <t>-8.593964, 115.253262</t>
+          <t>-8.672173, 115.171138</t>
         </is>
       </c>
     </row>
     <row r="379">
       <c r="A379" s="6" t="inlineStr">
         <is>
-          <t xml:space="preserve">      ▸ Segment: GIN01-D0040-M006S1</t>
+          <t xml:space="preserve">      ▸ Segment: DPS-04-D0110-M14S8</t>
         </is>
       </c>
     </row>
     <row r="380">
       <c r="A380" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">         ODP (status 3 kunci)</t>
         </is>
       </c>
       <c r="B380" s="7" t="inlineStr">
         <is>
           <t>Titik</t>
         </is>
       </c>
       <c r="C380" s="7" t="inlineStr">
         <is>
           <t>Deskripsi + Status Kunci</t>
         </is>
       </c>
       <c r="D380" s="7" t="inlineStr">
         <is>
           <t>Jml Gembok</t>
         </is>
       </c>
       <c r="E380" s="7" t="inlineStr">
         <is>
           <t>Tanggal</t>
         </is>
       </c>
       <c r="F380" s="7" t="inlineStr">
         <is>
           <t>Koordinat</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="B381" s="8" t="inlineStr">
         <is>
           <t>#1</t>
         </is>
       </c>
       <c r="C381" s="8" t="inlineStr">
         <is>
-          <t>DPFO Jl. Raya Singapadu No. ~80582-1823 SINGAPADU - Sukawati, Gianyar, Bali (OLT: - BA-GIN-04-LT1-BTBLN PON: - 1/1/1 )  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+          <t>Jl. Batu Belig No. 6 KEROBOKAN - KUTA UTARA, Badung, Bali 80361 (BA-DPS-01-LT1-TPRHU 1/1/4)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
         </is>
       </c>
       <c r="D381" s="8" t="n">
         <v>1</v>
       </c>
       <c r="E381" s="8" t="inlineStr">
         <is>
-          <t>2026-08-06</t>
+          <t>2026-09-03</t>
         </is>
       </c>
       <c r="F381" s="8" t="inlineStr">
         <is>
-          <t>-8.603759, 115.252837</t>
+          <t>-8.671526, 115.158919</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="A383" s="6" t="inlineStr">
         <is>
-          <t xml:space="preserve">      ▸ Segment: NEWJB-GAMAS- INC300826092619-01</t>
+          <t xml:space="preserve">      ▸ Segment: DPS-04-D0174-M25S6</t>
         </is>
       </c>
     </row>
     <row r="384">
-      <c r="A384" s="9" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B384" s="9" t="inlineStr">
+      <c r="A384" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B384" s="7" t="inlineStr">
         <is>
           <t>Titik</t>
         </is>
       </c>
-      <c r="C384" s="9" t="inlineStr">
+      <c r="C384" s="7" t="inlineStr">
         <is>
           <t>Deskripsi + Status Kunci</t>
         </is>
       </c>
-      <c r="D384" s="9" t="inlineStr">
+      <c r="D384" s="7" t="inlineStr">
         <is>
           <t>Jml Gembok</t>
         </is>
       </c>
-      <c r="E384" s="9" t="inlineStr">
+      <c r="E384" s="7" t="inlineStr">
         <is>
           <t>Tanggal</t>
         </is>
       </c>
-      <c r="F384" s="9" t="inlineStr">
+      <c r="F384" s="7" t="inlineStr">
         <is>
           <t>Koordinat</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="B385" s="8" t="inlineStr">
         <is>
           <t>#1</t>
         </is>
       </c>
       <c r="C385" s="8" t="inlineStr">
         <is>
-          <t>Jl. Anggrek No.18, Dangin Puri Kangin, Kec. Denpasar Utara, Kota Denpasar, Bali 80236 (BA-GIN-02-LT5-GNYR)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+          <t>Jl. Buana Raya, Padangsambian, Kec. Denpasar Bar., Kota Denpasar, Bali 80119 (BA-DPS-01-LT3-TPRHU 1/1/1)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
         </is>
       </c>
       <c r="D385" s="8" t="n">
         <v>1</v>
       </c>
       <c r="E385" s="8" t="inlineStr">
         <is>
-          <t>2026-08-30</t>
+          <t>2026-09-04</t>
         </is>
       </c>
       <c r="F385" s="8" t="inlineStr">
         <is>
-          <t>-8.540785, 115.335959</t>
+          <t>-8.662109, 115.187768</t>
         </is>
       </c>
     </row>
     <row r="387">
       <c r="A387" s="6" t="inlineStr">
         <is>
-          <t xml:space="preserve">      ▸ Segment: GIN-02-D0322-M043S6</t>
+          <t xml:space="preserve">      ▸ Segment: DPS-04-D0286-M44S1</t>
         </is>
       </c>
     </row>
     <row r="388">
       <c r="A388" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">         ODP (status 3 kunci)</t>
         </is>
       </c>
       <c r="B388" s="7" t="inlineStr">
         <is>
           <t>Titik</t>
         </is>
       </c>
       <c r="C388" s="7" t="inlineStr">
         <is>
           <t>Deskripsi + Status Kunci</t>
         </is>
       </c>
       <c r="D388" s="7" t="inlineStr">
         <is>
           <t>Jml Gembok</t>
         </is>
       </c>
       <c r="E388" s="7" t="inlineStr">
         <is>
           <t>Tanggal</t>
         </is>
       </c>
       <c r="F388" s="7" t="inlineStr">
         <is>
           <t>Koordinat</t>
         </is>
       </c>
     </row>
     <row r="389">
       <c r="B389" s="8" t="inlineStr">
         <is>
           <t>#1</t>
         </is>
       </c>
       <c r="C389" s="8" t="inlineStr">
         <is>
-          <t>ODP Gianyar, Samplangan, Kec. Gianyar, Kabupaten Gianyar, Bali 80512 (BA-GIN-02-LT4-GNYR 1/2/2)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+          <t>Jl. Imam Bonjol No.555A, Pemecutan Klod, Kec. Denpasar Bar., Kota Denpasar, Denpasar,Bali80119 IDN	 CRT   : CRT2203000405    OLT    : BA-DPS-10-LT3-NGKA PON    : 1/2/10:33 Phone   : on coor  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
         </is>
       </c>
       <c r="D389" s="8" t="n">
         <v>1</v>
       </c>
       <c r="E389" s="8" t="inlineStr">
         <is>
-          <t>2026-08-20</t>
+          <t>2026-08-08</t>
         </is>
       </c>
       <c r="F389" s="8" t="inlineStr">
         <is>
-          <t>-8.522857, 115.334343</t>
+          <t>-8.677036, 115.217521</t>
         </is>
       </c>
     </row>
     <row r="391">
-      <c r="A391" s="5" t="inlineStr">
-[...1 lines deleted...]
-          <t xml:space="preserve">   🗂 AREA: Jakarta Barat   (0 ODP · 8 JB · 8 Gembok)</t>
+      <c r="A391" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-04-D0297-M43S1</t>
         </is>
       </c>
     </row>
     <row r="392">
-      <c r="A392" s="6" t="inlineStr">
-[...1 lines deleted...]
-          <t xml:space="preserve">      ▸ Segment: (Tanpa Segment)</t>
+      <c r="A392" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B392" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C392" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D392" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E392" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F392" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
         </is>
       </c>
     </row>
     <row r="393">
-      <c r="A393" s="9" t="inlineStr">
-[...26 lines deleted...]
-          <t>Koordinat</t>
+      <c r="B393" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C393" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Sutomo No. 45 PEMECUTAN KAJA - DENPASAR UTARA, Denpasar, Bali 80118 IDN (BA-DPS-10-LT3-NGKA 1/2/9)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D393" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E393" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-16</t>
+        </is>
+      </c>
+      <c r="F393" s="8" t="inlineStr">
+        <is>
+          <t>-8.646027, 115.202301</t>
         </is>
       </c>
     </row>
     <row r="394">
       <c r="B394" s="8" t="inlineStr">
         <is>
-          <t>#1</t>
+          <t>#2</t>
         </is>
       </c>
       <c r="C394" s="8" t="inlineStr">
         <is>
-          <t>JB Basecamp  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+          <t>Jl. Sutomo No. ~80118-14 Pemecutan Kaja - DENPASAR BARAT, Denpasar, Bali 80118 (BA-DPS-10-LT3-NGKA 1/2/9)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
         </is>
       </c>
       <c r="D394" s="8" t="n">
         <v>1</v>
       </c>
       <c r="E394" s="8" t="inlineStr">
         <is>
-          <t>2026-07-21</t>
+          <t>2026-09-17</t>
         </is>
       </c>
       <c r="F394" s="8" t="inlineStr">
         <is>
-          <t>-6.203389, 106.733556</t>
-[...24 lines deleted...]
-          <t>-6.196500, 106.739417</t>
+          <t>-8.652213, 115.210851</t>
         </is>
       </c>
     </row>
     <row r="396">
-      <c r="B396" s="8" t="inlineStr">
-[...19 lines deleted...]
-          <t>-6.169417, 106.772694</t>
+      <c r="A396" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-04-D0303-M43S7</t>
         </is>
       </c>
     </row>
     <row r="397">
-      <c r="B397" s="8" t="inlineStr">
-[...19 lines deleted...]
-          <t>-6.173750, 106.779333</t>
+      <c r="A397" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B397" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C397" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D397" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E397" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F397" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
         </is>
       </c>
     </row>
     <row r="398">
       <c r="B398" s="8" t="inlineStr">
         <is>
-          <t>#5</t>
+          <t>#1</t>
         </is>
       </c>
       <c r="C398" s="8" t="inlineStr">
         <is>
-          <t>JB Nanas Taman Meruya  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+          <t>Jl. Diponegoro Gang 3 No. 3 DAUH PURI KANGIN - DENPASAR BARAT, Denpasar, Bali 80112 ( BA-DPS-10-LT3-NGKA 1/2/9 )  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
         </is>
       </c>
       <c r="D398" s="8" t="n">
         <v>1</v>
       </c>
       <c r="E398" s="8" t="inlineStr">
         <is>
-          <t>2026-07-23</t>
+          <t>2026-09-29</t>
         </is>
       </c>
       <c r="F398" s="8" t="inlineStr">
         <is>
-          <t>-6.196500, 106.739417</t>
-[...24 lines deleted...]
-          <t>-6.149167, 106.728139</t>
+          <t>-8.660238, 115.215073</t>
         </is>
       </c>
     </row>
     <row r="400">
-      <c r="B400" s="8" t="inlineStr">
-[...19 lines deleted...]
-          <t>-6.137194, 106.708889</t>
+      <c r="A400" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-04-D0387-M59S1</t>
         </is>
       </c>
     </row>
     <row r="401">
-      <c r="B401" s="8" t="inlineStr">
-[...26 lines deleted...]
-          <t xml:space="preserve">   🗂 AREA: Jakarta Pusat   (0 ODP · 1 JB · 1 Gembok)</t>
+      <c r="A401" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B401" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C401" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D401" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E401" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F401" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="402">
+      <c r="B402" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C402" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Gn. Tangkuban Perahu 70, Padangsambian Klod, Kec. Denpasar Bar., Kota Denpasar, Bali 80117 (BA-DPS-01-LT2-TPRHU 1/1/11)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D402" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E402" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-03</t>
+        </is>
+      </c>
+      <c r="F402" s="8" t="inlineStr">
+        <is>
+          <t>—</t>
         </is>
       </c>
     </row>
     <row r="404">
       <c r="A404" s="6" t="inlineStr">
         <is>
-          <t xml:space="preserve">      ▸ Segment: (Tanpa Segment)</t>
+          <t xml:space="preserve">      ▸ Segment: DPS-04-D0392-M59S5</t>
         </is>
       </c>
     </row>
     <row r="405">
-      <c r="A405" s="9" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B405" s="9" t="inlineStr">
+      <c r="A405" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B405" s="7" t="inlineStr">
         <is>
           <t>Titik</t>
         </is>
       </c>
-      <c r="C405" s="9" t="inlineStr">
+      <c r="C405" s="7" t="inlineStr">
         <is>
           <t>Deskripsi + Status Kunci</t>
         </is>
       </c>
-      <c r="D405" s="9" t="inlineStr">
+      <c r="D405" s="7" t="inlineStr">
         <is>
           <t>Jml Gembok</t>
         </is>
       </c>
-      <c r="E405" s="9" t="inlineStr">
+      <c r="E405" s="7" t="inlineStr">
         <is>
           <t>Tanggal</t>
         </is>
       </c>
-      <c r="F405" s="9" t="inlineStr">
+      <c r="F405" s="7" t="inlineStr">
         <is>
           <t>Koordinat</t>
         </is>
       </c>
     </row>
     <row r="406">
       <c r="B406" s="8" t="inlineStr">
         <is>
           <t>#1</t>
         </is>
       </c>
       <c r="C406" s="8" t="inlineStr">
         <is>
-          <t>JB Hayam Wuruk  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+          <t>Jl. Gn. Tangkuban Perahu, Padangsambian Klod, Kec. Denpasar Bar., Kota Denpasar, Bali 80117 (BA-DPS-01-LT2-TPRHU 1/1/11)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
         </is>
       </c>
       <c r="D406" s="8" t="n">
         <v>1</v>
       </c>
       <c r="E406" s="8" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-08-19</t>
         </is>
       </c>
       <c r="F406" s="8" t="inlineStr">
         <is>
-          <t>-6.158556, 106.818972</t>
+          <t>-8.670222, 115.183174</t>
         </is>
       </c>
     </row>
     <row r="408">
-      <c r="A408" s="5" t="inlineStr">
-[...1 lines deleted...]
-          <t xml:space="preserve">   🗂 AREA: Jakarta Selatan   (0 ODP · 15 JB · 15 Gembok)</t>
+      <c r="A408" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-04-D0420-M64S3</t>
         </is>
       </c>
     </row>
     <row r="409">
-      <c r="A409" s="6" t="inlineStr">
-[...1 lines deleted...]
-          <t xml:space="preserve">      ▸ Segment: (Tanpa Segment)</t>
+      <c r="A409" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B409" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C409" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D409" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E409" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F409" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
         </is>
       </c>
     </row>
     <row r="410">
-      <c r="A410" s="9" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B410" s="9" t="inlineStr">
+      <c r="B410" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C410" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Gunung Guntur Gg. XI, Kerobokan Kaja, Kec. Kuta Utara, Kabupaten Badung, Bali 80117 (BA-DPS-01-LT2-TPRHU 1/1/13)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D410" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E410" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-21</t>
+        </is>
+      </c>
+      <c r="F410" s="8" t="inlineStr">
+        <is>
+          <t>-8.654968, 115.180725</t>
+        </is>
+      </c>
+    </row>
+    <row r="412">
+      <c r="A412" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-04-D0469-M71S5</t>
+        </is>
+      </c>
+    </row>
+    <row r="413">
+      <c r="A413" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B413" s="7" t="inlineStr">
         <is>
           <t>Titik</t>
         </is>
       </c>
-      <c r="C410" s="9" t="inlineStr">
+      <c r="C413" s="7" t="inlineStr">
         <is>
           <t>Deskripsi + Status Kunci</t>
         </is>
       </c>
-      <c r="D410" s="9" t="inlineStr">
+      <c r="D413" s="7" t="inlineStr">
         <is>
           <t>Jml Gembok</t>
         </is>
       </c>
-      <c r="E410" s="9" t="inlineStr">
+      <c r="E413" s="7" t="inlineStr">
         <is>
           <t>Tanggal</t>
         </is>
       </c>
-      <c r="F410" s="9" t="inlineStr">
+      <c r="F413" s="7" t="inlineStr">
         <is>
           <t>Koordinat</t>
-        </is>
-[...73 lines deleted...]
-          <t>-6.326431, 106.795809</t>
         </is>
       </c>
     </row>
     <row r="414">
       <c r="B414" s="8" t="inlineStr">
         <is>
-          <t>#4</t>
+          <t>#1</t>
         </is>
       </c>
       <c r="C414" s="8" t="inlineStr">
         <is>
-          <t>JB Depan BRI  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+          <t>Dekat 85HW+6M8 Swstika Sport &amp; Konveksi, Jl. Gunung Karang Gg. IV, Tegal Harum, Kec. Denpasar Bar., Kota Denpasar, Bali 80119  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
         </is>
       </c>
       <c r="D414" s="8" t="n">
         <v>1</v>
       </c>
       <c r="E414" s="8" t="inlineStr">
         <is>
-          <t>2026-07-23</t>
+          <t>2026-08-12</t>
         </is>
       </c>
       <c r="F414" s="8" t="inlineStr">
         <is>
-          <t>-6.302611, 106.821247</t>
-[...24 lines deleted...]
-          <t>-6.295288, 106.827448</t>
+          <t>-8.671864, 115.196779</t>
         </is>
       </c>
     </row>
     <row r="416">
-      <c r="B416" s="8" t="inlineStr">
-[...19 lines deleted...]
-          <t>-6.206579, 106.829586</t>
+      <c r="A416" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-04-D1234-M159S2</t>
         </is>
       </c>
     </row>
     <row r="417">
-      <c r="B417" s="8" t="inlineStr">
-[...19 lines deleted...]
-          <t>-6.211683, 106.830908</t>
+      <c r="A417" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B417" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C417" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D417" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E417" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F417" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
         </is>
       </c>
     </row>
     <row r="418">
       <c r="B418" s="8" t="inlineStr">
         <is>
-          <t>#8</t>
+          <t>#1</t>
         </is>
       </c>
       <c r="C418" s="8" t="inlineStr">
         <is>
-          <t>JB Deplu Raya Bintaro  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+          <t>JL. KATALIA, OPEN AREA UBUNG, DENPASAR, DENPASAR UTARA, UBUNG, AREA UBUNG, NO. 10, 80111 DENPASAR ( BA-DPS-10-LT6-NGKA 1/1/10 )  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
         </is>
       </c>
       <c r="D418" s="8" t="n">
         <v>1</v>
       </c>
       <c r="E418" s="8" t="inlineStr">
         <is>
-          <t>2026-07-27</t>
+          <t>2026-08-24</t>
         </is>
       </c>
       <c r="F418" s="8" t="inlineStr">
         <is>
-          <t>-6.272907, 106.769823</t>
-[...24 lines deleted...]
-          <t>-6.264944, 106.766250</t>
+          <t>-8.630202, 115.199908</t>
         </is>
       </c>
     </row>
     <row r="420">
-      <c r="B420" s="8" t="inlineStr">
-[...19 lines deleted...]
-          <t>-6.288972, 106.795500</t>
+      <c r="A420" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-04-D1240-M159S8</t>
         </is>
       </c>
     </row>
     <row r="421">
-      <c r="B421" s="8" t="inlineStr">
-[...19 lines deleted...]
-          <t>-6.289778, 106.795528</t>
+      <c r="A421" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B421" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C421" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D421" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E421" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F421" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
         </is>
       </c>
     </row>
     <row r="422">
       <c r="B422" s="8" t="inlineStr">
         <is>
-          <t>#12</t>
+          <t>#1</t>
         </is>
       </c>
       <c r="C422" s="8" t="inlineStr">
         <is>
-          <t>JB POP Karang Tengah  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+          <t>DPFO Ruko Jl. Angsoka Cargo Permai 1 No. ~80111-1011 UBUNG - DENPASAR UTARA (OLT: -BA-DPS-10-LT6-NGKA PON : -1/1/10)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
         </is>
       </c>
       <c r="D422" s="8" t="n">
         <v>1</v>
       </c>
       <c r="E422" s="8" t="inlineStr">
         <is>
-          <t>2026-07-27</t>
+          <t>2026-07-31</t>
         </is>
       </c>
       <c r="F422" s="8" t="inlineStr">
         <is>
-          <t>-6.313944, 106.781639</t>
-[...24 lines deleted...]
-          <t>-6.334359, 106.815072</t>
+          <t>-8.629992, 115.197858</t>
         </is>
       </c>
     </row>
     <row r="424">
-      <c r="B424" s="8" t="inlineStr">
-[...19 lines deleted...]
-          <t>-6.332075, 106.797177</t>
+      <c r="A424" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-04-D1246-M160S6</t>
         </is>
       </c>
     </row>
     <row r="425">
-      <c r="B425" s="8" t="inlineStr">
-[...26 lines deleted...]
-          <t xml:space="preserve">   🗂 AREA: Jakarta Timur   (0 ODP · 1 JB · 1 Gembok)</t>
+      <c r="A425" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B425" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C425" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D425" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E425" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F425" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="426">
+      <c r="B426" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C426" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Angsoka Cargo Permai II 27-7, Ubung, Kec. Denpasar Utara, Kota Denpasar, Bali 80111 (BA-DPS-10-LT6-NGKA 1/1/11)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D426" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E426" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-09</t>
+        </is>
+      </c>
+      <c r="F426" s="8" t="inlineStr">
+        <is>
+          <t>-8.633110, 115.199954</t>
         </is>
       </c>
     </row>
     <row r="428">
       <c r="A428" s="6" t="inlineStr">
         <is>
-          <t xml:space="preserve">      ▸ Segment: (Tanpa Segment)</t>
+          <t xml:space="preserve">      ▸ Segment: DPS-04-D1302-M168S5</t>
         </is>
       </c>
     </row>
     <row r="429">
-      <c r="A429" s="9" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B429" s="9" t="inlineStr">
+      <c r="A429" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B429" s="7" t="inlineStr">
         <is>
           <t>Titik</t>
         </is>
       </c>
-      <c r="C429" s="9" t="inlineStr">
+      <c r="C429" s="7" t="inlineStr">
         <is>
           <t>Deskripsi + Status Kunci</t>
         </is>
       </c>
-      <c r="D429" s="9" t="inlineStr">
+      <c r="D429" s="7" t="inlineStr">
         <is>
           <t>Jml Gembok</t>
         </is>
       </c>
-      <c r="E429" s="9" t="inlineStr">
+      <c r="E429" s="7" t="inlineStr">
         <is>
           <t>Tanggal</t>
         </is>
       </c>
-      <c r="F429" s="9" t="inlineStr">
+      <c r="F429" s="7" t="inlineStr">
         <is>
           <t>Koordinat</t>
         </is>
       </c>
     </row>
     <row r="430">
       <c r="B430" s="8" t="inlineStr">
         <is>
           <t>#1</t>
         </is>
       </c>
       <c r="C430" s="8" t="inlineStr">
         <is>
+          <t>Jl. Gunung Sraya No 34 Padangsambian klod, kec Denpasar Barat  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D430" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E430" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-11</t>
+        </is>
+      </c>
+      <c r="F430" s="8" t="inlineStr">
+        <is>
+          <t>-8.663379, 115.183153</t>
+        </is>
+      </c>
+    </row>
+    <row r="432">
+      <c r="A432" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-04-D1342-M172S7</t>
+        </is>
+      </c>
+    </row>
+    <row r="433">
+      <c r="A433" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B433" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C433" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D433" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E433" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F433" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="434">
+      <c r="B434" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C434" s="8" t="inlineStr">
+        <is>
+          <t>ODP Jl. Gatot Subroto I No.45, Tonja, Kec. Denpasar Utara, Kota Denpasar, Bali 80234 ( BA-DPS-13-LT2-PGYKJ 1/2/1 )  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D434" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E434" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-19</t>
+        </is>
+      </c>
+      <c r="F434" s="8" t="inlineStr">
+        <is>
+          <t>-8.630736, 115.220954</t>
+        </is>
+      </c>
+    </row>
+    <row r="436">
+      <c r="A436" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-04-D1352-M181S6</t>
+        </is>
+      </c>
+    </row>
+    <row r="437">
+      <c r="A437" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B437" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C437" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D437" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E437" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F437" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="438">
+      <c r="B438" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C438" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Gatot Subroto I No.81, Tonja, Kec. Denpasar Utara, Kota Denpasar, Bali 80111 (BA-DPS-13-LT2-PGYKJ 1/2/10)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D438" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E438" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-03</t>
+        </is>
+      </c>
+      <c r="F438" s="8" t="inlineStr">
+        <is>
+          <t>-8.627908, 115.221151</t>
+        </is>
+      </c>
+    </row>
+    <row r="440">
+      <c r="A440" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-04-D1584-M209S6</t>
+        </is>
+      </c>
+    </row>
+    <row r="441">
+      <c r="A441" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B441" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C441" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D441" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E441" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F441" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="442">
+      <c r="B442" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C442" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Blambangan Gg. VII No.6, Dauh Puri Kaja, Kec. Denpasar Utara, Kota Denpasar, Bali 80231 (BA-DPS-13-LT1-PGYKJ 1/2/4)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D442" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E442" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
+      <c r="F442" s="8" t="inlineStr">
+        <is>
+          <t>-8.636875, 115.209269</t>
+        </is>
+      </c>
+    </row>
+    <row r="444">
+      <c r="A444" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-04-D1654-M224S8</t>
+        </is>
+      </c>
+    </row>
+    <row r="445">
+      <c r="A445" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B445" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C445" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D445" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E445" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F445" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="446">
+      <c r="B446" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C446" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Gatot Subroto Timur No. ~80239-953 Tonja - DENPASAR UTARA, Denpasar, Bali 80233 IDN (BA-DPS-13-LT2-PGYKJ  1/1/4:59 )  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D446" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E446" s="8" t="inlineStr">
+        <is>
+          <t>2026-10-18</t>
+        </is>
+      </c>
+      <c r="F446" s="8" t="inlineStr">
+        <is>
+          <t>-8.634711, 115.228378</t>
+        </is>
+      </c>
+    </row>
+    <row r="448">
+      <c r="A448" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-04-D1665-M223S5</t>
+        </is>
+      </c>
+    </row>
+    <row r="449">
+      <c r="A449" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B449" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C449" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D449" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E449" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F449" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="450">
+      <c r="B450" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C450" s="8" t="inlineStr">
+        <is>
+          <t>DPFO Gg Belibis No. 15 TONJA - DENPASAR UTARA, Denpasar, Bali (OLT : BA-DPS-13-LT2-PGYKJ PON: 1/1/3 )  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D450" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E450" s="8" t="inlineStr">
+        <is>
+          <t>2026-07-31</t>
+        </is>
+      </c>
+      <c r="F450" s="8" t="inlineStr">
+        <is>
+          <t>-8.632579, 115.224400</t>
+        </is>
+      </c>
+    </row>
+    <row r="452">
+      <c r="A452" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-04-D1679-M221S2</t>
+        </is>
+      </c>
+    </row>
+    <row r="453">
+      <c r="A453" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B453" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C453" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D453" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E453" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F453" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="454">
+      <c r="B454" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C454" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Nuansa Kori No.1, Ubung Kaja, Kec. Denpasar Utara, Kota Denpasar, Bali 80115 (BA-DPS-13-LT2-PGYKJ 1/1/1)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D454" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E454" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-02</t>
+        </is>
+      </c>
+      <c r="F454" s="8" t="inlineStr">
+        <is>
+          <t>-8.630305, 115.225138</t>
+        </is>
+      </c>
+    </row>
+    <row r="456">
+      <c r="A456" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-04-D1695-M219S6</t>
+        </is>
+      </c>
+    </row>
+    <row r="457">
+      <c r="A457" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B457" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C457" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D457" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E457" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F457" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="458">
+      <c r="B458" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C458" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Kemuda No.18, Tonja, Kec. Denpasar Utara, Kota Denpasar, Bali 80237 (BA-DPS-13-LT1-PGYKJ 1/2/14)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D458" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E458" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-12</t>
+        </is>
+      </c>
+      <c r="F458" s="8" t="inlineStr">
+        <is>
+          <t>-8.625341, 115.225611</t>
+        </is>
+      </c>
+    </row>
+    <row r="460">
+      <c r="A460" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-04-D1705-M46S5</t>
+        </is>
+      </c>
+    </row>
+    <row r="461">
+      <c r="A461" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B461" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C461" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D461" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E461" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F461" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="462">
+      <c r="B462" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C462" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Gajah Mada No. 66 DAUH PURI KANGIN - Denpasar Barat, Denpasar, Bali 80112  (CRT : CRT2312005781)  OLT  : -BA-DPS-10-LT3-NGKA, PON : 1/2/13:15  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D462" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E462" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-11</t>
+        </is>
+      </c>
+      <c r="F462" s="8" t="inlineStr">
+        <is>
+          <t>-8.655339, 115.212212</t>
+        </is>
+      </c>
+    </row>
+    <row r="464">
+      <c r="A464" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-04-D1713-M046S6</t>
+        </is>
+      </c>
+    </row>
+    <row r="465">
+      <c r="A465" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B465" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C465" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D465" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E465" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F465" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="466">
+      <c r="B466" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C466" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Ternate, Dauh Puri Kangin, Kec. Denpasar Bar., Kota Denpasar, Bali 80232 (BA-DPS-10-LT3-NGKA 1/2/13)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D466" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E466" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-01</t>
+        </is>
+      </c>
+      <c r="F466" s="8" t="inlineStr">
+        <is>
+          <t>-8.656416, 115.213342</t>
+        </is>
+      </c>
+    </row>
+    <row r="468">
+      <c r="A468" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-04-D1718-M231-S4</t>
+        </is>
+      </c>
+    </row>
+    <row r="469">
+      <c r="A469" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B469" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C469" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D469" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E469" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F469" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="470">
+      <c r="B470" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C470" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Permata Gatsu No. ~80118-223 UBUNG - DENPASAR UTARA, Denpasar, Bali 80118 IDN CRT  : CRT2105005117 OLT  : BA-DPS-10-LT6-NGKA PON   : 1/2/16:10  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D470" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E470" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-11</t>
+        </is>
+      </c>
+      <c r="F470" s="8" t="inlineStr">
+        <is>
+          <t>-8.634879,115196673</t>
+        </is>
+      </c>
+    </row>
+    <row r="472">
+      <c r="A472" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-04-D1842-M247S5</t>
+        </is>
+      </c>
+    </row>
+    <row r="473">
+      <c r="A473" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B473" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C473" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D473" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E473" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F473" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="474">
+      <c r="B474" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C474" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Gunung Batukaru Gg II No. 7A PEMECUTAN - Denpasar Barat, Denpasar, Bali 80112 (BA-DPS-10-LT7-NGKA 1/2/9)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D474" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E474" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-19</t>
+        </is>
+      </c>
+      <c r="F474" s="8" t="inlineStr">
+        <is>
+          <t>-8.658826, 115.205029</t>
+        </is>
+      </c>
+    </row>
+    <row r="476">
+      <c r="A476" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-04-D18640-M246S1</t>
+        </is>
+      </c>
+    </row>
+    <row r="477">
+      <c r="A477" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B477" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C477" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D477" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E477" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F477" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="478">
+      <c r="B478" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C478" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Gn. Batur No.112, Pemecutan, Kec. Denpasar Bar., Kota Denpasar, Bali 80111 ( BA-DPS-10-LT7-NGKA-NEW 1/2/8 )  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D478" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E478" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
+      <c r="F478" s="8" t="inlineStr">
+        <is>
+          <t>-8.657180, 115.201849</t>
+        </is>
+      </c>
+    </row>
+    <row r="480">
+      <c r="A480" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-04-D1941-M115S8</t>
+        </is>
+      </c>
+    </row>
+    <row r="481">
+      <c r="A481" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B481" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C481" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D481" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E481" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F481" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="482">
+      <c r="B482" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C482" s="8" t="inlineStr">
+        <is>
+          <t>ODP 1 Jl.Gatot Subroto Barat No. 178.  Denpasar (BA-DPS-01-LT2-TPRHU 1/2/13)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D482" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E482" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-15</t>
+        </is>
+      </c>
+      <c r="F482" s="8" t="inlineStr">
+        <is>
+          <t>-8.636869, 115.182528</t>
+        </is>
+      </c>
+    </row>
+    <row r="484">
+      <c r="A484" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-04-DI227-MI59S5</t>
+        </is>
+      </c>
+    </row>
+    <row r="485">
+      <c r="A485" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B485" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C485" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D485" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E485" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F485" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="486">
+      <c r="B486" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C486" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Katalia II Gg. Kobe No.02, Ubung, Kec. Denpasar Utara, Kota Denpasar, Bali 80111 (BA-DPS-10-LT6-NGKA 1/1/10)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D486" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E486" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-09</t>
+        </is>
+      </c>
+      <c r="F486" s="8" t="inlineStr">
+        <is>
+          <t>-8.631021, 115.199161</t>
+        </is>
+      </c>
+    </row>
+    <row r="488">
+      <c r="A488" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-04-M103S6</t>
+        </is>
+      </c>
+    </row>
+    <row r="489">
+      <c r="A489" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B489" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C489" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D489" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E489" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F489" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="490">
+      <c r="B490" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C490" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Muding Indah, Kerobokan Kaja, Kec. Kuta Utara, Kabupaten Badung, Bali 80361 (BA-DPS-01-LT2-TPRHU 1/2/7)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D490" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E490" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
+      <c r="F490" s="8" t="inlineStr">
+        <is>
+          <t>-8.645453, 115.179651</t>
+        </is>
+      </c>
+    </row>
+    <row r="492">
+      <c r="A492" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-04-M11S7(REKTIFIKASI)</t>
+        </is>
+      </c>
+    </row>
+    <row r="493">
+      <c r="A493" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B493" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C493" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D493" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E493" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F493" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="494">
+      <c r="B494" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C494" s="8" t="inlineStr">
+        <is>
+          <t>UBUNG KAJA,denpasar utara,gpon_onu-1/2/13:22   -16.676(dbm) BA-DPS-10-LT7-NGKA-NEW#  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D494" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E494" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-09</t>
+        </is>
+      </c>
+      <c r="F494" s="8" t="inlineStr">
+        <is>
+          <t>-8.615425, 115.194043</t>
+        </is>
+      </c>
+    </row>
+    <row r="496">
+      <c r="A496" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-05-D0234-M34S4</t>
+        </is>
+      </c>
+    </row>
+    <row r="497">
+      <c r="A497" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B497" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C497" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D497" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E497" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F497" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="498">
+      <c r="B498" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C498" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Taman Giri, Benoa, Kec. Kuta Sel., Kabupaten Badung, Bali 80361 (BA-MGW-01-LT1-BNOA 1/1/16)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D498" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E498" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-02</t>
+        </is>
+      </c>
+      <c r="F498" s="8" t="inlineStr">
+        <is>
+          <t>-8.793531, 115.193421</t>
+        </is>
+      </c>
+    </row>
+    <row r="500">
+      <c r="A500" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-07-D0139-M22S5</t>
+        </is>
+      </c>
+    </row>
+    <row r="501">
+      <c r="A501" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B501" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C501" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D501" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E501" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F501" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="502">
+      <c r="B502" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C502" s="8" t="inlineStr">
+        <is>
+          <t>ODP1 Jl. Kerta Pura No.25, Pemecutan Klod, Kec. Denpasar Bar., Kota Denpasar, Bali 80119 ( BA-DPS-01-LT1-TPRHU 1/2/13 )  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D502" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E502" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-15</t>
+        </is>
+      </c>
+      <c r="F502" s="8" t="inlineStr">
+        <is>
+          <t>-8.685163, 115.191693</t>
+        </is>
+      </c>
+    </row>
+    <row r="504">
+      <c r="A504" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-07-D0141-M22S3</t>
+        </is>
+      </c>
+    </row>
+    <row r="505">
+      <c r="A505" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B505" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C505" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D505" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E505" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F505" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="506">
+      <c r="B506" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C506" s="8" t="inlineStr">
+        <is>
+          <t>RUMAH Jl. Kertapura IV No. ~80119-447 PADANGSAMBIAN KLOD - DENPASAR BARAT, Denpasar, Bali 80119 (BA-DPS-01-LT1-TPRHU 1/2/13)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D506" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E506" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-19</t>
+        </is>
+      </c>
+      <c r="F506" s="8" t="inlineStr">
+        <is>
+          <t>-8.683264, 115,192621</t>
+        </is>
+      </c>
+    </row>
+    <row r="508">
+      <c r="A508" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-07-D0450-M068S2</t>
+        </is>
+      </c>
+    </row>
+    <row r="509">
+      <c r="A509" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B509" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C509" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D509" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E509" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F509" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="510">
+      <c r="B510" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C510" s="8" t="inlineStr">
+        <is>
+          <t>Gg Penataran Sari No. 10 Denpasar Bar. - Dauh Puri Kayuh, Denpasar, Bali 80113 IDN (BA-DPS-07-LT2-NKLA 1/1/3)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D510" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E510" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
+      <c r="F510" s="8" t="inlineStr">
+        <is>
+          <t>-8.691889, 115.192998</t>
+        </is>
+      </c>
+    </row>
+    <row r="512">
+      <c r="A512" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-07-D0561-M082S4</t>
+        </is>
+      </c>
+    </row>
+    <row r="513">
+      <c r="A513" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B513" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C513" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D513" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E513" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F513" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="514">
+      <c r="B514" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C514" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Dam T. Badung No.8, Dauh Puri Kauh, Kec. Denpasar Bar., Kota Denpasar, Bali 80113  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D514" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E514" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-22</t>
+        </is>
+      </c>
+      <c r="F514" s="8" t="inlineStr">
+        <is>
+          <t>-8.684926, 115.197313</t>
+        </is>
+      </c>
+    </row>
+    <row r="516">
+      <c r="A516" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-07-D0783-M124S3</t>
+        </is>
+      </c>
+    </row>
+    <row r="517">
+      <c r="A517" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B517" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C517" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D517" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E517" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F517" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="518">
+      <c r="B518" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C518" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Gunung Mas, Padangsambian klod, kec. Denpasar Barat, Denpasar  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D518" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E518" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-11</t>
+        </is>
+      </c>
+      <c r="F518" s="8" t="inlineStr">
+        <is>
+          <t>-8.667536, 115.183711</t>
+        </is>
+      </c>
+    </row>
+    <row r="520">
+      <c r="A520" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-07-D0785-M124S5</t>
+        </is>
+      </c>
+    </row>
+    <row r="521">
+      <c r="A521" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B521" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C521" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D521" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E521" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F521" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="522">
+      <c r="B522" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C522" s="8" t="inlineStr">
+        <is>
+          <t>Gg. Gede No.5, Padangsambian Klod, Kec. Denpasar Bar., Kota Denpasar, Bali 80117 (BA-DPS-01-LT1-TPRHU 1/2/6)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D522" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E522" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-10</t>
+        </is>
+      </c>
+      <c r="F522" s="8" t="inlineStr">
+        <is>
+          <t>-8.668036, 115.182967</t>
+        </is>
+      </c>
+    </row>
+    <row r="524">
+      <c r="A524" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-07-D0800-M123S8</t>
+        </is>
+      </c>
+    </row>
+    <row r="525">
+      <c r="A525" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B525" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C525" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D525" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E525" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F525" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="526">
+      <c r="B526" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C526" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Gn. Mas, Padangsambian Klod, Kec. Denpasar Bar., Kota Denpasar, Bali 80117 (BA-DPS-01-LT1-TPRHU 1/2/5)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D526" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E526" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-21</t>
+        </is>
+      </c>
+      <c r="F526" s="8" t="inlineStr">
+        <is>
+          <t>-8.665445, 115.182237</t>
+        </is>
+      </c>
+    </row>
+    <row r="528">
+      <c r="A528" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-07-M25S2</t>
+        </is>
+      </c>
+    </row>
+    <row r="529">
+      <c r="A529" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B529" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C529" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D529" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E529" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F529" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="530">
+      <c r="B530" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C530" s="8" t="inlineStr">
+        <is>
+          <t>l. Sunset Road No.105x, Seminyak, Kuta, Badung Regency, Bali 80361 (BA-DPS-07-LT3-NKLA 1/2/9)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D530" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E530" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
+      <c r="F530" s="8" t="inlineStr">
+        <is>
+          <t>-8.683987, 115.168248</t>
+        </is>
+      </c>
+    </row>
+    <row r="532">
+      <c r="A532" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-08-D0014-M02S6</t>
+        </is>
+      </c>
+    </row>
+    <row r="533">
+      <c r="A533" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B533" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C533" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D533" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E533" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F533" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="534">
+      <c r="B534" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C534" s="8" t="inlineStr">
+        <is>
+          <t>JL. Teges - Bedahulu - Tampak Siring - Istana Presiden 36, Peliatan, Kecamatan Ubud, Kabupaten Gianyar, Bali 80582 ( BA-DPS-08-LT1-UBUD 1/1/3 )  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D534" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E534" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-30</t>
+        </is>
+      </c>
+      <c r="F534" s="8" t="inlineStr">
+        <is>
+          <t>-8.523329, 115.275858</t>
+        </is>
+      </c>
+    </row>
+    <row r="536">
+      <c r="A536" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-08-D0291-M044S2</t>
+        </is>
+      </c>
+    </row>
+    <row r="537">
+      <c r="A537" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B537" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C537" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D537" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E537" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F537" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="538">
+      <c r="B538" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C538" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Baludewa 7, Singapadu Tengah, Kec. Sukawati, Kabupaten Gianyar, Bali 80582 ( GIN-01-LT1-SKWT  1/1/10 )  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D538" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E538" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-18</t>
+        </is>
+      </c>
+      <c r="F538" s="8" t="inlineStr">
+        <is>
+          <t>-8.568143, 115.253666</t>
+        </is>
+      </c>
+    </row>
+    <row r="540">
+      <c r="A540" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-08-D0379-M054S1</t>
+        </is>
+      </c>
+    </row>
+    <row r="541">
+      <c r="A541" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B541" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C541" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D541" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E541" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F541" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="542">
+      <c r="B542" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C542" s="8" t="inlineStr">
+        <is>
+          <t>JL. Kedisan, Kec. Tegallalang, Kabupaten Gianyar, Bali 80561 (BA-GIN-05-LT3-SBATU 1/1/3)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D542" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E542" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-02</t>
+        </is>
+      </c>
+      <c r="F542" s="8" t="inlineStr">
+        <is>
+          <t>-8.421243, 115.287900</t>
+        </is>
+      </c>
+    </row>
+    <row r="544">
+      <c r="A544" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-08-D0606-M089S7</t>
+        </is>
+      </c>
+    </row>
+    <row r="545">
+      <c r="A545" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B545" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C545" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D545" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E545" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F545" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="546">
+      <c r="B546" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C546" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Pakudui Kangin, Kedisan, Kec. Tegallalang, Kabupaten Gianyar, Bali 80561 (BA-DPS-08-LT3-UBUD 1/1/11)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D546" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E546" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-15</t>
+        </is>
+      </c>
+      <c r="F546" s="8" t="inlineStr">
+        <is>
+          <t>-8.418189, 115.283868</t>
+        </is>
+      </c>
+    </row>
+    <row r="548">
+      <c r="A548" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-09-D0002-M01S2</t>
+        </is>
+      </c>
+    </row>
+    <row r="549">
+      <c r="A549" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B549" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C549" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D549" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E549" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F549" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="550">
+      <c r="B550" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C550" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Raya Padang Luwih, Dalung, Kec. Kuta Utara, Kabupaten, Badung, Bali 80351 ( BA-DPS-09-LT1-MGWI 1/1/16 )  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D550" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E550" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-18</t>
+        </is>
+      </c>
+      <c r="F550" s="8" t="inlineStr">
+        <is>
+          <t>-8.629340, 115.175239</t>
+        </is>
+      </c>
+    </row>
+    <row r="552">
+      <c r="A552" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-09-D0091-M13S4</t>
+        </is>
+      </c>
+    </row>
+    <row r="553">
+      <c r="A553" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B553" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C553" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D553" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E553" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F553" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="554">
+      <c r="B554" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C554" s="8" t="inlineStr">
+        <is>
+          <t>JL. Balioky International Cargo. PT, Jl. Gatot Subroto Barat No.7x, Kerobokan, Kec. Kuta Utara, Kabupaten Badung, Bali 80361 (BA-DPS-09-LT1-MGWI 1/2/2)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D554" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E554" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
+      <c r="F554" s="8" t="inlineStr">
+        <is>
+          <t>-8.636931, 115.178452</t>
+        </is>
+      </c>
+    </row>
+    <row r="556">
+      <c r="A556" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-09-D0328-M051S1</t>
+        </is>
+      </c>
+    </row>
+    <row r="557">
+      <c r="A557" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B557" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C557" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D557" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E557" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F557" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="558">
+      <c r="B558" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C558" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Sari Dana 10 No.7A, Ubung Kaja, Denpasar Utara, Denpasar City, Bali 80116 (BA-DPS-09-LT2-MGWI 1/1/12)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D558" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E558" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-03</t>
+        </is>
+      </c>
+      <c r="F558" s="8" t="inlineStr">
+        <is>
+          <t>-8.625732, 115.188955</t>
+        </is>
+      </c>
+    </row>
+    <row r="560">
+      <c r="A560" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-09-D0374-M047S7</t>
+        </is>
+      </c>
+    </row>
+    <row r="561">
+      <c r="A561" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B561" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C561" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D561" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E561" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F561" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="562">
+      <c r="B562" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C562" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Cargo Taman V No. 30f UBUNG - Denpasar utara , Denpasar, Bali 80116 (BA-DPS-09-LT2-MGWI 1/1/8)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D562" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E562" s="8" t="inlineStr">
+        <is>
+          <t>2026-10-12</t>
+        </is>
+      </c>
+      <c r="F562" s="8" t="inlineStr">
+        <is>
+          <t>-8.622985, 115.189436</t>
+        </is>
+      </c>
+    </row>
+    <row r="564">
+      <c r="A564" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-09-D0408-M060S1</t>
+        </is>
+      </c>
+    </row>
+    <row r="565">
+      <c r="A565" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B565" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C565" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D565" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E565" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F565" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="566">
+      <c r="B566" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C566" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Made Bina, Ubung Kaja, Kec. Denpasar Utara, Kota Denpasar, Bali 80115 ( BA-DPS-09-LT3-MGWI 1/1/9 )  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D566" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E566" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-30</t>
+        </is>
+      </c>
+      <c r="F566" s="8" t="inlineStr">
+        <is>
+          <t>-8.620650, 115.199733</t>
+        </is>
+      </c>
+    </row>
+    <row r="568">
+      <c r="A568" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-09-D0436-M065S6</t>
+        </is>
+      </c>
+    </row>
+    <row r="569">
+      <c r="A569" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B569" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C569" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D569" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E569" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F569" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="570">
+      <c r="B570" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C570" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Wiraraja Gang I No. 5A UBUNG - DENPASAR UTARA, Denpasar, Bali 80116 (BA-DPS-09-LT2-MGWI 1/2/11)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D570" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E570" s="8" t="inlineStr">
+        <is>
+          <t>2026-10-08</t>
+        </is>
+      </c>
+      <c r="F570" s="8" t="inlineStr">
+        <is>
+          <t>-8.616412, 115.200184</t>
+        </is>
+      </c>
+    </row>
+    <row r="572">
+      <c r="A572" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-09-D0621-M088S6</t>
+        </is>
+      </c>
+    </row>
+    <row r="573">
+      <c r="A573" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B573" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C573" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D573" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E573" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F573" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="574">
+      <c r="B574" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C574" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Kebo Iwa No.15, Ubung Kaja, Kec. Denpasar Utara, Kota Denpasar, Bali 80116 (BA-DPS-09-LT4-MGWI 1/1/4)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D574" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E574" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-08</t>
+        </is>
+      </c>
+      <c r="F574" s="8" t="inlineStr">
+        <is>
+          <t>-8.615261, 115.191658</t>
+        </is>
+      </c>
+    </row>
+    <row r="576">
+      <c r="A576" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-09-D0628-M089S4</t>
+        </is>
+      </c>
+    </row>
+    <row r="577">
+      <c r="A577" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B577" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C577" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D577" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E577" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F577" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="578">
+      <c r="B578" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C578" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Kebo Iwa No.27A, Ubung Kaja, Kec. Denpasar Utara, Kota Denpasar, Bali 80116 (DPS-09-D0628-M089S4 1/1/5)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D578" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E578" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-13</t>
+        </is>
+      </c>
+      <c r="F578" s="8" t="inlineStr">
+        <is>
+          <t>-8.617558, 115.189209</t>
+        </is>
+      </c>
+    </row>
+    <row r="580">
+      <c r="A580" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-09-D0637-M089S6</t>
+        </is>
+      </c>
+    </row>
+    <row r="581">
+      <c r="A581" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B581" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C581" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D581" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E581" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F581" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="582">
+      <c r="B582" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C582" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Kebo Iwa Barat Padang Sambian Denpasar Barat, Ubung Kaja, Kec. Denpasar Utara, Kota Denpasar, Bali 80117 (BA-DPS-09-LT4-MGWI 1/1/5)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D582" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E582" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-05</t>
+        </is>
+      </c>
+      <c r="F582" s="8" t="inlineStr">
+        <is>
+          <t>-8.617464, 115.188449</t>
+        </is>
+      </c>
+    </row>
+    <row r="584">
+      <c r="A584" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-09-D0803-M112S1</t>
+        </is>
+      </c>
+    </row>
+    <row r="585">
+      <c r="A585" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B585" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C585" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D585" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E585" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F585" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="586">
+      <c r="B586" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C586" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Kebo Iwa, Padangsambian Kaja, Kec. Denpasar Bar., Kota Denpasar, Bali 80111 (BA-DPS-09-LT5-MGWI 1/1/8)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D586" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E586" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-10</t>
+        </is>
+      </c>
+      <c r="F586" s="8" t="inlineStr">
+        <is>
+          <t>-8.620325, 115.184093</t>
+        </is>
+      </c>
+    </row>
+    <row r="588">
+      <c r="A588" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-09-D0859-M118S5</t>
+        </is>
+      </c>
+    </row>
+    <row r="589">
+      <c r="A589" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B589" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C589" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D589" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E589" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F589" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="590">
+      <c r="B590" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C590" s="8" t="inlineStr">
+        <is>
+          <t>ODP Jl. Taman Wedasari III 1, Padangsambian Kaja, Kec. Denpasar Bar., Kota Denpasar, Bali 80117 ( DPS-09-D0859-M118S5 1/1/2 )  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D590" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E590" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
+      <c r="F590" s="8" t="inlineStr">
+        <is>
+          <t>-8.632800, 115.186441</t>
+        </is>
+      </c>
+    </row>
+    <row r="592">
+      <c r="A592" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-09-D2553-M226S2</t>
+        </is>
+      </c>
+    </row>
+    <row r="593">
+      <c r="A593" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B593" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C593" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D593" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E593" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F593" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="594">
+      <c r="B594" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C594" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Ceroring No. 7 ABIANSEMAL - ABIANSEMAL, Badung, Bali 80352 IDN CRT         : CRT2408001403 OLT         : BA-DPS-09-LT7-MGWI PON         : 1/1/8:26  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D594" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E594" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-12</t>
+        </is>
+      </c>
+      <c r="F594" s="8" t="inlineStr">
+        <is>
+          <t>-8.524133, 115.217934</t>
+        </is>
+      </c>
+    </row>
+    <row r="596">
+      <c r="A596" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-09-D2701-M250S5</t>
+        </is>
+      </c>
+    </row>
+    <row r="597">
+      <c r="A597" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B597" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C597" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D597" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E597" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F597" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="598">
+      <c r="B598" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C598" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Ceroring No. 7 ABIANSEMAL - ABIANSEMAL, Badung, Bali 80352 IDN CRT         : CRT2408001403 OLT         : BA-DPS-09-LT7-MGWI PON         : 1/1/8:2  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D598" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E598" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-12</t>
+        </is>
+      </c>
+      <c r="F598" s="8" t="inlineStr">
+        <is>
+          <t>-8.524296, 115.217988</t>
+        </is>
+      </c>
+    </row>
+    <row r="600">
+      <c r="A600" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-09-D2720-M239S7</t>
+        </is>
+      </c>
+    </row>
+    <row r="601">
+      <c r="A601" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B601" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C601" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D601" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E601" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F601" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="602">
+      <c r="B602" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C602" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Kebyar Duduk I, Abiansemal, Kec. Abiansemal, Kabupaten Badung, Bali 80352 (BA-DPS-09-LT6-MGWI 1/2/12:17)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D602" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E602" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-28</t>
+        </is>
+      </c>
+      <c r="F602" s="8" t="inlineStr">
+        <is>
+          <t>-8.532630, 115.212750</t>
+        </is>
+      </c>
+    </row>
+    <row r="604">
+      <c r="A604" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-09-M056S1</t>
+        </is>
+      </c>
+    </row>
+    <row r="605">
+      <c r="A605" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B605" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C605" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D605" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E605" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F605" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="606">
+      <c r="B606" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C606" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Karya Makmur Gg Mukuh Sari No. X37 UBUNG KAJA (BA-DPS-09-LT2-MGWI 1/1/1)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D606" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E606" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-04</t>
+        </is>
+      </c>
+      <c r="F606" s="8" t="inlineStr">
+        <is>
+          <t>-8.625509, 115.196194</t>
+        </is>
+      </c>
+    </row>
+    <row r="608">
+      <c r="A608" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-09-M22S6</t>
+        </is>
+      </c>
+    </row>
+    <row r="609">
+      <c r="A609" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B609" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C609" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D609" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E609" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F609" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="610">
+      <c r="B610" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C610" s="8" t="inlineStr">
+        <is>
+          <t>JL. Perumahan Dalung Permai Blok P no 31, Dalung, Kuta Utara, Badung Regency, Bali 80361 (BA-DPS-09-LT1-MGWI 1/1/7)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D610" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E610" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-05</t>
+        </is>
+      </c>
+      <c r="F610" s="8" t="inlineStr">
+        <is>
+          <t>-8.624325, 115.169689</t>
+        </is>
+      </c>
+    </row>
+    <row r="612">
+      <c r="A612" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-09-M25S3</t>
+        </is>
+      </c>
+    </row>
+    <row r="613">
+      <c r="A613" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B613" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C613" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D613" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E613" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F613" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="614">
+      <c r="B614" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C614" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Tegal Luwih Blok NN No. 60 DALUNG - KUTA UTARA, Badung, Bali 80361 IDN (BA-DPS-09-LT1-MGWI 1/1/14)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D614" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E614" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-04</t>
+        </is>
+      </c>
+      <c r="F614" s="8" t="inlineStr">
+        <is>
+          <t>-8.626143, 115.172664</t>
+        </is>
+      </c>
+    </row>
+    <row r="616">
+      <c r="A616" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-09-M26S2</t>
+        </is>
+      </c>
+    </row>
+    <row r="617">
+      <c r="A617" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B617" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C617" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D617" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E617" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F617" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="618">
+      <c r="B618" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C618" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Perum Dalung Permai No. 36 KEROBOKAN KAJA - KUTA UTARA, Badung, Bali 80361 IDN (BA-DPS-09-LT1-MGWI  /1/13:78 )  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D618" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E618" s="8" t="inlineStr">
+        <is>
+          <t>2026-10-18</t>
+        </is>
+      </c>
+      <c r="F618" s="8" t="inlineStr">
+        <is>
+          <t>-8.629802, 115.171606</t>
+        </is>
+      </c>
+    </row>
+    <row r="620">
+      <c r="A620" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-10-D0157-M024S2</t>
+        </is>
+      </c>
+    </row>
+    <row r="621">
+      <c r="A621" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B621" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C621" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D621" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E621" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F621" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="622">
+      <c r="B622" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C622" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Trijata No. ~80233-446 DANGIN PURI KANGIN - Denpasar utara, Denpasar, Bali 80233 IDN ( BA-DPS-10-LT5-NGKA 1/1/4 )  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D622" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E622" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-30</t>
+        </is>
+      </c>
+      <c r="F622" s="8" t="inlineStr">
+        <is>
+          <t>-8.643283, 115.224420</t>
+        </is>
+      </c>
+    </row>
+    <row r="624">
+      <c r="A624" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-10-D0252-M044S7</t>
+        </is>
+      </c>
+    </row>
+    <row r="625">
+      <c r="A625" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B625" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C625" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D625" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E625" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F625" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="626">
+      <c r="B626" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C626" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Gutiswa XG (Blok H) No. 5 PEGUYANGAN KANGIN - DENPASAR UTARA, Denpasar, Bali 80115 IDN CRT         : CRT2301002693 OLT         : BA-DPS-13-LT3-PGYKJ PON         : 1/1/9:28  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D626" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E626" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-04</t>
+        </is>
+      </c>
+      <c r="F626" s="8" t="inlineStr">
+        <is>
+          <t>-8.613440, 115.232718</t>
+        </is>
+      </c>
+    </row>
+    <row r="628">
+      <c r="A628" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-10-D0269-M037S2</t>
+        </is>
+      </c>
+    </row>
+    <row r="629">
+      <c r="A629" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B629" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C629" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D629" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E629" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F629" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="630">
+      <c r="B630" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C630" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Cekomaria (Gg Padi I) No. ~80115-1634 PEGUYANGAN KANGIN - DENPASAR UTARA, Denpasar, Bali 80115 IDN (BA-DPS-13-LT3-PGYKJ 1/1/4)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D630" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E630" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-12</t>
+        </is>
+      </c>
+      <c r="F630" s="8" t="inlineStr">
+        <is>
+          <t>-8.614363, 115.227269</t>
+        </is>
+      </c>
+    </row>
+    <row r="632">
+      <c r="A632" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-10-T00281-M08S1</t>
+        </is>
+      </c>
+    </row>
+    <row r="633">
+      <c r="A633" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B633" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C633" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D633" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E633" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F633" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="634">
+      <c r="B634" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C634" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Cok Rai Pudak No.48, Peliatan, Kecamatan Ubud, Kabupaten Gianyar, Bali 80571  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D634" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E634" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-18</t>
+        </is>
+      </c>
+      <c r="F634" s="8" t="inlineStr">
+        <is>
+          <t>-8.526807, 115.271280</t>
+        </is>
+      </c>
+    </row>
+    <row r="636">
+      <c r="A636" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-10-T00281-M08S3</t>
+        </is>
+      </c>
+    </row>
+    <row r="637">
+      <c r="A637" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B637" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C637" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D637" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E637" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F637" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="638">
+      <c r="B638" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C638" s="8" t="inlineStr">
+        <is>
+          <t>Kila Bistro Ubud, Banjar Teges Kawan Yangloni, Jl. Cok Rai Pudak, Peliatan, Ubud, Gianyar Regency, Bali 80571 ( DPS-10-T00281-M08S3 1/1/5 )  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D638" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E638" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-18</t>
+        </is>
+      </c>
+      <c r="F638" s="8" t="inlineStr">
+        <is>
+          <t>-8.529778, 115.271623</t>
+        </is>
+      </c>
+    </row>
+    <row r="640">
+      <c r="A640" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-13-D0589-M077S8</t>
+        </is>
+      </c>
+    </row>
+    <row r="641">
+      <c r="A641" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B641" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C641" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D641" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E641" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F641" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="642">
+      <c r="B642" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C642" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Subak Dalem, No. -, , Open Area Peguyangan Kangin, Denpasar, Bali 80115 IDN CRT: CRT2603011359 OLT   : - BA-DPS-13-LT2-PGYKJ PON : - 1/1/12:4  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D642" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E642" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-11</t>
+        </is>
+      </c>
+      <c r="F642" s="8" t="inlineStr">
+        <is>
+          <t>-8.624276, 115.218126</t>
+        </is>
+      </c>
+    </row>
+    <row r="644">
+      <c r="A644" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-13-D0603-M076S4</t>
+        </is>
+      </c>
+    </row>
+    <row r="645">
+      <c r="A645" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B645" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C645" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D645" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E645" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F645" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="646">
+      <c r="B646" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C646" s="8" t="inlineStr">
+        <is>
+          <t>ODP Jl. Gg Putra No. ~80115-2434 Peguyangan Kangin - DENPASAR UTARA, Denpasar, Bali 80115 ( BA-DPS-13-LT3-PGYKJ 1/2/2 )  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D646" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E646" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-18</t>
+        </is>
+      </c>
+      <c r="F646" s="8" t="inlineStr">
+        <is>
+          <t>-8.621409, 115.222801</t>
+        </is>
+      </c>
+    </row>
+    <row r="648">
+      <c r="A648" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-40-D0025-M04S3)</t>
+        </is>
+      </c>
+    </row>
+    <row r="649">
+      <c r="A649" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B649" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C649" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D649" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E649" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F649" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="650">
+      <c r="B650" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C650" s="8" t="inlineStr">
+        <is>
+          <t>BRI Syaariah Mahendradata No. ~80118-57 Padangsambian - Denpasar Barat, Denpasar, Bali 80118 IDN CRT         : CRT2308018906 OLT         : BA-DPS-01-LT2-TPRHU PON         : 1/2/10:41 Telp  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D650" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E650" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-07</t>
+        </is>
+      </c>
+      <c r="F650" s="8" t="inlineStr">
+        <is>
+          <t>-8.664300, 115.190100</t>
+        </is>
+      </c>
+    </row>
+    <row r="652">
+      <c r="A652" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-D0354-M044S7</t>
+        </is>
+      </c>
+    </row>
+    <row r="653">
+      <c r="A653" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B653" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C653" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D653" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E653" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F653" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="654">
+      <c r="B654" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C654" s="8" t="inlineStr">
+        <is>
+          <t>DPFO JL. THAMRIN, 15 , Area Pemecutan, Denpasar, Bali (OLT :  BA-DPS-01-LT4-TPRHU PON: -1/1/6)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D654" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E654" s="8" t="inlineStr">
+        <is>
+          <t>2026-07-31</t>
+        </is>
+      </c>
+      <c r="F654" s="8" t="inlineStr">
+        <is>
+          <t>-8.657654, 115.209934</t>
+        </is>
+      </c>
+    </row>
+    <row r="656">
+      <c r="A656" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-D0835-M117S5</t>
+        </is>
+      </c>
+    </row>
+    <row r="657">
+      <c r="A657" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B657" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C657" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D657" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E657" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F657" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="658">
+      <c r="B658" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C658" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Mahendradatta Selatan 3, Pemecutan Klod, Kec. Denpasar Bar., Kota Denpasar, Bali 80119 (BA-DPS-01-LT5-TPRHU 1/2/8)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D658" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E658" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-23</t>
+        </is>
+      </c>
+      <c r="F658" s="8" t="inlineStr">
+        <is>
+          <t>-8.684678, 115.187587</t>
+        </is>
+      </c>
+    </row>
+    <row r="660">
+      <c r="A660" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS01-D0829-M109S6</t>
+        </is>
+      </c>
+    </row>
+    <row r="661">
+      <c r="A661" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B661" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C661" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D661" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E661" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F661" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="662">
+      <c r="B662" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C662" s="8" t="inlineStr">
+        <is>
+          <t>Dekat MUAYTHAI FAMILY WARRIOR, Jl. Buana Taman No.20, Padangsambian, Kec. Denpasar Bar., Kota Denpasar, Bali 80119  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D662" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E662" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-12</t>
+        </is>
+      </c>
+      <c r="F662" s="8" t="inlineStr">
+        <is>
+          <t>-8.658330, 115.188839</t>
+        </is>
+      </c>
+    </row>
+    <row r="664">
+      <c r="A664" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: GIN-02-D0105-M019S3</t>
+        </is>
+      </c>
+    </row>
+    <row r="665">
+      <c r="A665" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B665" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C665" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D665" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E665" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F665" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="666">
+      <c r="B666" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C666" s="8" t="inlineStr">
+        <is>
+          <t>Ruko Jl. Sawo No. 127 BITERA - GIANYAR, Gianyar, Bali 80515 IDN CRT         : CRT2306001986 OLT         : - BA-GIN-02-LT3-GNYR PON         : - 1/2/12:10  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D666" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E666" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-13</t>
+        </is>
+      </c>
+      <c r="F666" s="8" t="inlineStr">
+        <is>
+          <t>-8.528643, 115.319025</t>
+        </is>
+      </c>
+    </row>
+    <row r="668">
+      <c r="A668" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: MGW-01-D0564-M077S4</t>
+        </is>
+      </c>
+    </row>
+    <row r="669">
+      <c r="A669" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B669" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C669" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D669" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E669" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F669" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="670">
+      <c r="B670" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C670" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Prof. DR. Benny Matram, Jimbaran, Kec. Kuta Sel., Kabupaten Badung, Bali 80361 ( MGW-01-D0564-M077S4 1/2/7 )  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D670" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E670" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-18</t>
+        </is>
+      </c>
+      <c r="F670" s="8" t="inlineStr">
+        <is>
+          <t>-8.793278, 115.166111</t>
+        </is>
+      </c>
+    </row>
+    <row r="672">
+      <c r="A672" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: dps-07-D0091</t>
+        </is>
+      </c>
+    </row>
+    <row r="673">
+      <c r="A673" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B673" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C673" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D673" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E673" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F673" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="674">
+      <c r="B674" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C674" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Gunung Lumut No. 48C Padang Sambian Kelod - DE Padang Sambian Kelod BA-DPS-01-LT3-TPRHU 1/1/11:89 02/08 01:35 150.09.36 DPFO  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D674" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E674" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-08</t>
+        </is>
+      </c>
+      <c r="F674" s="8" t="inlineStr">
+        <is>
+          <t>-8.676540, 115.183536</t>
+        </is>
+      </c>
+    </row>
+    <row r="676">
+      <c r="A676" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-01-D0079-M11S1</t>
+        </is>
+      </c>
+    </row>
+    <row r="677">
+      <c r="A677" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B677" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C677" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D677" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E677" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F677" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="678">
+      <c r="B678" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C678" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Kubu Anyar No.8, Tuban, Kec. Kuta, Kabupaten Badung, Bali 80361 (BA-DPS-07-LT3-NKLA 1/2/11)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D678" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E678" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
+      <c r="F678" s="8" t="inlineStr">
+        <is>
+          <t>-8.727366, 115.174422</t>
+        </is>
+      </c>
+    </row>
+    <row r="680">
+      <c r="A680" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-01-D0398-M053S1</t>
+        </is>
+      </c>
+    </row>
+    <row r="681">
+      <c r="A681" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B681" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C681" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D681" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E681" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F681" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="682">
+      <c r="B682" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C682" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Tegal Dukuh IX No.3, Padangsambian Kaja, Kec. Denpasar Bar., Kota Denpasar, Bali 80118 (BA-DPS-01-LT4-TPRHU 1/2/4)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D682" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E682" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
+      <c r="F682" s="8" t="inlineStr">
+        <is>
+          <t>-8.639573, 115.190704</t>
+        </is>
+      </c>
+    </row>
+    <row r="684">
+      <c r="A684" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-02-D1652-M239S7</t>
+        </is>
+      </c>
+    </row>
+    <row r="685">
+      <c r="A685" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B685" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C685" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D685" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E685" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F685" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="686">
+      <c r="B686" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C686" s="8" t="inlineStr">
+        <is>
+          <t>ODP Jalan Kayu Putih, Banjar Dinas Tegal Gundul, Desa Tibubeneng, Kecamatan Kuta Utara , Badung, Bali 80361 IDN ( BA-DPS-02-LT3-TCPK 1/1/9 )  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D686" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E686" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-15</t>
+        </is>
+      </c>
+      <c r="F686" s="8" t="inlineStr">
+        <is>
+          <t>-8.668095, 115.147092</t>
+        </is>
+      </c>
+    </row>
+    <row r="688">
+      <c r="A688" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-04-D1705-M10S2(rektifikasi)</t>
+        </is>
+      </c>
+    </row>
+    <row r="689">
+      <c r="A689" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B689" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C689" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D689" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E689" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F689" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="690">
+      <c r="B690" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C690" s="8" t="inlineStr">
+        <is>
+          <t>pemecutan kaja,kec.denpasar utara BA-DPS-10-LT6-NGKA# gpon-onu_1/2/9:1    -24.202(dbm) gpon-onu_1/2/9:2    -24.202(dbm) gpon-onu_1/2/9:7    -25.852(dbm) gpon-onu_1/2/9:11   -29.580(dbm)       gpon-onu_1/2/9:15   -24.310(dbm) gpon-onu_1/2/9:20   -25.372(dbm) gpon-onu_1/2/9:26   -24.686(dbm) gpon-onu_1/2/9:27   -24.550(dbm) gpon-onu_1/2/9:28   -24.090(dbm) gpon-onu_1/2/9:29   -28.230(dbm) gpon-onu_1/2/9:31   N/A                 (INDIKASI ALAT DIMATIKAN USER) gpon-onu_1/2/9:34   -26.980(dbm) gpon-onu_1/2/9:36   -27.210(dbm) gpon-onu_1/2/9:43   -26.022(dbm)( rektifikasi)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D690" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E690" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-09</t>
+        </is>
+      </c>
+      <c r="F690" s="8" t="inlineStr">
+        <is>
+          <t>-8.638510, 115.208880</t>
+        </is>
+      </c>
+    </row>
+    <row r="692">
+      <c r="A692" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-04-D1808-M243S7</t>
+        </is>
+      </c>
+    </row>
+    <row r="693">
+      <c r="A693" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B693" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C693" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D693" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E693" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F693" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="694">
+      <c r="B694" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C694" s="8" t="inlineStr">
+        <is>
+          <t>Pemecutan Jl Bumiayu Gang M No. 5 Pemecutan - DENPASAR BARAT, OLT         : BA-DPS-10-LT7-NGKA-NEW PON         : 1/2/5:16  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D694" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E694" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-04</t>
+        </is>
+      </c>
+      <c r="F694" s="8" t="inlineStr">
+        <is>
+          <t>-8.656416, 115.198920</t>
+        </is>
+      </c>
+    </row>
+    <row r="696">
+      <c r="A696" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-07-D0091</t>
+        </is>
+      </c>
+    </row>
+    <row r="697">
+      <c r="A697" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B697" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C697" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D697" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E697" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F697" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="698">
+      <c r="B698" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C698" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Gunung Batur No. 67 PEMECUTAN - DENPASAR BARAT, Denpasar, Bali 80111 IDN CRT : CRT2303001129 OLT   : -BA-DPS-01-LT4-TPRHU PON   : -1/1/3:59  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D698" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E698" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-08</t>
+        </is>
+      </c>
+      <c r="F698" s="8" t="inlineStr">
+        <is>
+          <t>-8.658067, 115.205540</t>
+        </is>
+      </c>
+    </row>
+    <row r="699">
+      <c r="B699" s="8" t="inlineStr">
+        <is>
+          <t>#2</t>
+        </is>
+      </c>
+      <c r="C699" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Gunung Batur No. 67 PEMECUTAN - DENPASAR BARAT, Denpasar, Bali 80111 IDN CRT : CRT2303001129 OLT   : -BA-DPS-01-LT4-TPRHU PON   : -1/1/3:59  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D699" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E699" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-08</t>
+        </is>
+      </c>
+      <c r="F699" s="8" t="inlineStr">
+        <is>
+          <t>-8.658067, 115.205540</t>
+        </is>
+      </c>
+    </row>
+    <row r="701">
+      <c r="A701" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-07-D0128-M23S7</t>
+        </is>
+      </c>
+    </row>
+    <row r="702">
+      <c r="A702" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B702" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C702" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D702" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E702" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F702" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="703">
+      <c r="B703" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C703" s="8" t="inlineStr">
+        <is>
+          <t>Jln bikini V pedangsambian klod kec Denpasar barat kota Denpasar Bali (patokan jln bikini V depan rumah nomer 14)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D703" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E703" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-11</t>
+        </is>
+      </c>
+      <c r="F703" s="8" t="inlineStr">
+        <is>
+          <t>-8.674552, 115.185401</t>
+        </is>
+      </c>
+    </row>
+    <row r="705">
+      <c r="A705" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-07-D0882-M112S6</t>
+        </is>
+      </c>
+    </row>
+    <row r="706">
+      <c r="A706" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B706" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C706" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D706" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E706" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F706" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="707">
+      <c r="B707" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C707" s="8" t="inlineStr">
+        <is>
+          <t>Dekat Gg. Norwegia 3, Padangsambian Klod, Kec. Denpasar Bar., Kota Denpasar, Bali 80117 Patokan Televisi star 157 X  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D707" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E707" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-12</t>
+        </is>
+      </c>
+      <c r="F707" s="8" t="inlineStr">
+        <is>
+          <t>-8.670731, 115.182782</t>
+        </is>
+      </c>
+    </row>
+    <row r="709">
+      <c r="A709" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-01-D0809-M111S5</t>
+        </is>
+      </c>
+    </row>
+    <row r="710">
+      <c r="A710" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B710" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C710" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D710" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E710" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F710" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="711">
+      <c r="B711" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C711" s="8" t="inlineStr">
+        <is>
+          <t>ODP1 Gg. Kancil, Padangsambian, Kec. Denpasar Bar., Kota Denpasar, Bali 80118 ( BA-DPS-01-LT5-TRPHU 1/2/3 )  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D711" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E711" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-15</t>
+        </is>
+      </c>
+      <c r="F711" s="8" t="inlineStr">
+        <is>
+          <t>-8.652287, 115.186408</t>
+        </is>
+      </c>
+    </row>
+    <row r="713">
+      <c r="A713" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-04-D1377-M185S4</t>
+        </is>
+      </c>
+    </row>
+    <row r="714">
+      <c r="A714" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B714" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C714" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D714" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E714" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F714" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="715">
+      <c r="B715" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C715" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Subak Dalem No. ~80115-272 PEGUYANGAN - DENPASAR UTARA, Denpasar, Bali 80115 IDN CRT : CRT2204004262 OLT    : BA-DPS-13-LT2-PGYKJ PON   : 1/1/13:100  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D715" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E715" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-11</t>
+        </is>
+      </c>
+      <c r="F715" s="8" t="inlineStr">
+        <is>
+          <t>-8.635230, 115.220758</t>
+        </is>
+      </c>
+    </row>
+    <row r="717">
+      <c r="A717" s="5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">   🗂 AREA: GIANYAR   (31 ODP · 1 JB · 32 Gembok)</t>
+        </is>
+      </c>
+    </row>
+    <row r="718">
+      <c r="A718" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-02-D0149-M24S6</t>
+        </is>
+      </c>
+    </row>
+    <row r="719">
+      <c r="A719" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B719" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C719" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D719" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E719" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F719" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="720">
+      <c r="B720" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C720" s="8" t="inlineStr">
+        <is>
+          <t>Jl Raya Canggu Permai Badung,Bali80361, Denpasar, Bali 80361 (BA-DPS-02-LT1-TCPK 1/1/12)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D720" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E720" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-01</t>
+        </is>
+      </c>
+      <c r="F720" s="8" t="inlineStr">
+        <is>
+          <t>-8.648098, 115.149695</t>
+        </is>
+      </c>
+    </row>
+    <row r="722">
+      <c r="A722" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-02-S00056</t>
+        </is>
+      </c>
+    </row>
+    <row r="723">
+      <c r="A723" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B723" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C723" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D723" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E723" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F723" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="724">
+      <c r="B724" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C724" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Karang Suwung, Tibubeneng, Kec. Kuta Utara, Kabupaten Badung, Bali 80361 (BA-DPS-02-LT1-TCPK 1/1/14)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D724" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E724" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-08</t>
+        </is>
+      </c>
+      <c r="F724" s="8" t="inlineStr">
+        <is>
+          <t>-8.649493, 115.148209</t>
+        </is>
+      </c>
+    </row>
+    <row r="726">
+      <c r="A726" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-08-D0140-M24S5</t>
+        </is>
+      </c>
+    </row>
+    <row r="727">
+      <c r="A727" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B727" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C727" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D727" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E727" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F727" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="728">
+      <c r="B728" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C728" s="8" t="inlineStr">
+        <is>
+          <t>DPFO Jl. Bangkiang Sidem, Ubud, Kec. Payangan, Kabupaten Gianyar (OLT : BA-DPS-08-LT1-UBUD 1/1/14 )  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D728" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E728" s="8" t="inlineStr">
+        <is>
+          <t>2026-07-31</t>
+        </is>
+      </c>
+      <c r="F728" s="8" t="inlineStr">
+        <is>
+          <t>-8.494165, 115.256133</t>
+        </is>
+      </c>
+    </row>
+    <row r="730">
+      <c r="A730" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-08-D0241-M037S4</t>
+        </is>
+      </c>
+    </row>
+    <row r="731">
+      <c r="A731" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B731" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C731" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D731" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E731" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F731" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="732">
+      <c r="B732" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C732" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Raya Kedewatan No.37, Kedewatan, Kecamatan Ubud, Kabupaten Gianyar, Bali 80571  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D732" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E732" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-13</t>
+        </is>
+      </c>
+      <c r="F732" s="8" t="inlineStr">
+        <is>
+          <t>-8.473252, 115.249633</t>
+        </is>
+      </c>
+    </row>
+    <row r="734">
+      <c r="A734" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: DPS-08-D0558-M077S8</t>
+        </is>
+      </c>
+    </row>
+    <row r="735">
+      <c r="A735" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B735" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C735" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D735" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E735" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F735" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="736">
+      <c r="B736" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C736" s="8" t="inlineStr">
+        <is>
+          <t>DPFO Warung wina sari Jl. Ambarwati No1 No. ~80571-3587 MAS - UBUD, Gianyar,(OLT: BA-GIN-01-LT5-SKWT PON: 1/1/9)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D736" s="8" t="n">
+        <v>2</v>
+      </c>
+      <c r="E736" s="8" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
+      <c r="F736" s="8" t="inlineStr">
+        <is>
+          <t>-8.541971, 115.269351</t>
+        </is>
+      </c>
+    </row>
+    <row r="738">
+      <c r="A738" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: GIN-01-D0001-M002S8</t>
+        </is>
+      </c>
+    </row>
+    <row r="739">
+      <c r="A739" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B739" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C739" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D739" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E739" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F739" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="740">
+      <c r="B740" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C740" s="8" t="inlineStr">
+        <is>
+          <t>JL. Lodtunduh, Kecamatan Ubud, Kabupaten Gianyar, Bali 80582 ( GIN-01-D0001-M002S8 1/2/14 )  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D740" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E740" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
+      <c r="F740" s="8" t="inlineStr">
+        <is>
+          <t>-8.573452, 115.260554</t>
+        </is>
+      </c>
+    </row>
+    <row r="742">
+      <c r="A742" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: GIN-01-D0066-M008S3</t>
+        </is>
+      </c>
+    </row>
+    <row r="743">
+      <c r="A743" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B743" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C743" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D743" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E743" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F743" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="744">
+      <c r="B744" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C744" s="8" t="inlineStr">
+        <is>
+          <t>jalan bikin terbang, Jl. Raya Angantaka-Kutri, Angantaka, Kec. Abiansemal, Kabupaten Badung, Bali 80352 (BA-GIN-04-LT1-BTBLN 1/1/3)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D744" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E744" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-29</t>
+        </is>
+      </c>
+      <c r="F744" s="8" t="inlineStr">
+        <is>
+          <t>-8.579507, 115.247254</t>
+        </is>
+      </c>
+    </row>
+    <row r="746">
+      <c r="A746" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: GIN-01-D0068-M008S1</t>
+        </is>
+      </c>
+    </row>
+    <row r="747">
+      <c r="A747" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B747" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C747" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D747" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E747" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F747" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="748">
+      <c r="B748" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C748" s="8" t="inlineStr">
+        <is>
+          <t>Jl.  Singa padu tengah,sukawati, Gianyar Bali 80582 (BA-GIN-04-LT1-BTBLN 1/1/3)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D748" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E748" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-15</t>
+        </is>
+      </c>
+      <c r="F748" s="8" t="inlineStr">
+        <is>
+          <t>-8.580050, 115.251485</t>
+        </is>
+      </c>
+    </row>
+    <row r="750">
+      <c r="A750" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: GIN-01-D0286-M045S2</t>
+        </is>
+      </c>
+    </row>
+    <row r="751">
+      <c r="A751" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B751" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C751" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D751" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E751" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F751" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="752">
+      <c r="B752" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C752" s="8" t="inlineStr">
+        <is>
+          <t>Gg. Yudistira, Buruan, Kec. Blahbatuh, Kabupaten Gianyar, Bali 80581 ( BA-GIN-02-LT2-GNYR 1/1/11 )  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D752" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E752" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-30</t>
+        </is>
+      </c>
+      <c r="F752" s="8" t="inlineStr">
+        <is>
+          <t>-8.541905, 115.301644</t>
+        </is>
+      </c>
+    </row>
+    <row r="754">
+      <c r="A754" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: GIN-01-D1957-M074S5</t>
+        </is>
+      </c>
+    </row>
+    <row r="755">
+      <c r="A755" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B755" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C755" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D755" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E755" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F755" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="756">
+      <c r="B756" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C756" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Gianyar, Bakbakan, Kec. Gianyar, Kabupaten Gianyar, Bali 80515 (BA-GIN-02-LT1-GNYR 1/1/8)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D756" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E756" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-01</t>
+        </is>
+      </c>
+      <c r="F756" s="8" t="inlineStr">
+        <is>
+          <t>-8.513372, 115.318013</t>
+        </is>
+      </c>
+    </row>
+    <row r="758">
+      <c r="A758" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: GIN-01-D2165-M105S5</t>
+        </is>
+      </c>
+    </row>
+    <row r="759">
+      <c r="A759" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B759" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C759" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D759" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E759" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F759" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="760">
+      <c r="B760" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C760" s="8" t="inlineStr">
+        <is>
+          <t>Jl mahendradata semebaung, Gg pura puncak manik Gg. Ratna V, Bedulu, Kec. Blahbatuh, Kabupaten Gianyar, Bali 80581 (BA-GIN-02-LT1-GNYR 1/1/13)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D760" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E760" s="8" t="inlineStr">
+        <is>
+          <t>2026-10-06</t>
+        </is>
+      </c>
+      <c r="F760" s="8" t="inlineStr">
+        <is>
+          <t>-8.536213, 115.303965</t>
+        </is>
+      </c>
+    </row>
+    <row r="762">
+      <c r="A762" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: GIN-01-D2184-M108S1</t>
+        </is>
+      </c>
+    </row>
+    <row r="763">
+      <c r="A763" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B763" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C763" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D763" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E763" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F763" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="764">
+      <c r="B764" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C764" s="8" t="inlineStr">
+        <is>
+          <t>DPFO Ruko NN0151 Jl. Mahendradatta Br Tegallinggah No. ~80581-2553 BEDULU - BLAHBATUH, Gianyar, Bali (OLT : -BA-GIN-02-LT1-GNYR PON: -1/2/1)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D764" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E764" s="8" t="inlineStr">
+        <is>
+          <t>2026-07-31</t>
+        </is>
+      </c>
+      <c r="F764" s="8" t="inlineStr">
+        <is>
+          <t>-8.529947, 115.304157</t>
+        </is>
+      </c>
+    </row>
+    <row r="766">
+      <c r="A766" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: GIN-01-D2349-M132S2</t>
+        </is>
+      </c>
+    </row>
+    <row r="767">
+      <c r="A767" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B767" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C767" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D767" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E767" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F767" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="768">
+      <c r="B768" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C768" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Raya Bedulu No. ~80581-22 Bedulu - Belahbatu, Gianyar, Bali 80581 IDN (BA-GIN-01-LT4-SKWT 1/2/12)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D768" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E768" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-25</t>
+        </is>
+      </c>
+      <c r="F768" s="8" t="inlineStr">
+        <is>
+          <t>-8.527178, 115.291746</t>
+        </is>
+      </c>
+    </row>
+    <row r="770">
+      <c r="A770" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: GIN-01-D2383-M135S2</t>
+        </is>
+      </c>
+    </row>
+    <row r="771">
+      <c r="A771" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B771" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C771" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D771" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E771" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F771" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="772">
+      <c r="B772" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C772" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Yudistira, No. ~80581-3606, , Open Area Blahbatuh, Gianyar, Bali (OLT: BA-GIN-01-LT5-SKWT PON: 1/2/6 )  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D772" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E772" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-03</t>
+        </is>
+      </c>
+      <c r="F772" s="8" t="inlineStr">
+        <is>
+          <t>-8.559877, 115.313421</t>
+        </is>
+      </c>
+    </row>
+    <row r="774">
+      <c r="A774" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: GIN-01-D2571-M163S2</t>
+        </is>
+      </c>
+    </row>
+    <row r="775">
+      <c r="A775" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B775" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C775" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D775" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E775" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F775" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="776">
+      <c r="B776" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C776" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Banjar Bonnyuh No. - PETAK - GIANYAR, Gianyar, Bali 80515 (BA-GIN-02-LT4-GNYR 1/1/10)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D776" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E776" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-11</t>
+        </is>
+      </c>
+      <c r="F776" s="8" t="inlineStr">
+        <is>
+          <t>-8.476195, 115.318429</t>
+        </is>
+      </c>
+    </row>
+    <row r="778">
+      <c r="A778" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: GIN-01-D2590-M163S1</t>
+        </is>
+      </c>
+    </row>
+    <row r="779">
+      <c r="A779" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B779" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C779" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D779" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E779" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F779" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="780">
+      <c r="B780" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C780" s="8" t="inlineStr">
+        <is>
+          <t>Gianyar, Petak, Kec. Gianyar, Kabupaten Gianyar, Bali 80515 ( BA-GIN-02-LT4-GNYR 1/1/10 )  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D780" s="8" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="E780" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
+      <c r="F780" s="8" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+    </row>
+    <row r="782">
+      <c r="A782" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: GIN-01-D2725-M181S7</t>
+        </is>
+      </c>
+    </row>
+    <row r="783">
+      <c r="A783" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B783" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C783" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D783" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E783" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F783" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="784">
+      <c r="B784" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C784" s="8" t="inlineStr">
+        <is>
+          <t>JL. Gianyar, Bitera, Kec. Gianyar, Kabupaten Gianyar, Bali 80515 (BA-GIN-02-LT2-GNYR /2/9)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D784" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E784" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-09</t>
+        </is>
+      </c>
+      <c r="F784" s="8" t="inlineStr">
+        <is>
+          <t>-8.546205, 115.317557</t>
+        </is>
+      </c>
+    </row>
+    <row r="786">
+      <c r="A786" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: GIN-01-D3351-M264S1</t>
+        </is>
+      </c>
+    </row>
+    <row r="787">
+      <c r="A787" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B787" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C787" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D787" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E787" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F787" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="788">
+      <c r="B788" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C788" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Sersan Wayan Pugig No.5, Sukawati, Kec. Sukawati, Kabupaten Gianyar, Bali 80582  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D788" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E788" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
+      <c r="F788" s="8" t="inlineStr">
+        <is>
+          <t>-8.594872, 115.286743</t>
+        </is>
+      </c>
+    </row>
+    <row r="790">
+      <c r="A790" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: GIN-01-D3359-M265S1</t>
+        </is>
+      </c>
+    </row>
+    <row r="791">
+      <c r="A791" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B791" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C791" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D791" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E791" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F791" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="792">
+      <c r="B792" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C792" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Yudistira, Sukawati, Kec. Sukawati, Kabupaten Gianyar, Bali 80582 ( BA-GIN-01-LT6-SKWT 1/2/3 )  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D792" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E792" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
+      <c r="F792" s="8" t="inlineStr">
+        <is>
+          <t>-8.592022, 115.284014</t>
+        </is>
+      </c>
+    </row>
+    <row r="794">
+      <c r="A794" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: GIN-01-D3456-M277S4</t>
+        </is>
+      </c>
+    </row>
+    <row r="795">
+      <c r="A795" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B795" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C795" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D795" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E795" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F795" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="796">
+      <c r="B796" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C796" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Ir. Sutami 6, Kemenuh, Kec. Sukawati, Kabupaten Gianyar, Bali 80581 (BA-GIN-01-LT1-SKWT 1/1/6)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D796" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E796" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-16</t>
+        </is>
+      </c>
+      <c r="F796" s="8" t="inlineStr">
+        <is>
+          <t>-8.577181, 115.287651</t>
+        </is>
+      </c>
+    </row>
+    <row r="798">
+      <c r="A798" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: GIN-01D2186-M108S3</t>
+        </is>
+      </c>
+    </row>
+    <row r="799">
+      <c r="A799" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B799" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C799" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D799" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E799" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F799" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="800">
+      <c r="B800" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C800" s="8" t="inlineStr">
+        <is>
+          <t>DPFO Kos NN0268 Jl. Mahendradatta Br Tegallinggah No. ~80581-2548 BEDULU - BLAHBATUH, Gianyar, Bali (OLT : BA-GIN-02-LT1-GNYR PON: 1/2/1)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D800" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E800" s="8" t="inlineStr">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
+      <c r="F800" s="8" t="inlineStr">
+        <is>
+          <t>-8.527441, 115.303798</t>
+        </is>
+      </c>
+    </row>
+    <row r="802">
+      <c r="A802" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: GIN-02-D0110-M023S3</t>
+        </is>
+      </c>
+    </row>
+    <row r="803">
+      <c r="A803" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B803" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C803" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D803" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E803" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F803" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="804">
+      <c r="B804" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C804" s="8" t="inlineStr">
+        <is>
+          <t>Bitera, Kec. Gianyar, Kabupaten Gianyar, Bali 80515 (BA-GIN-02-LT3-GNYR 1/2/15 )  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D804" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E804" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-29</t>
+        </is>
+      </c>
+      <c r="F804" s="8" t="inlineStr">
+        <is>
+          <t>-8.521189, 115.320600</t>
+        </is>
+      </c>
+    </row>
+    <row r="806">
+      <c r="A806" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: GIN-02-D0181-M023S6</t>
+        </is>
+      </c>
+    </row>
+    <row r="807">
+      <c r="A807" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B807" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C807" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D807" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E807" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F807" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="808">
+      <c r="B808" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C808" s="8" t="inlineStr">
+        <is>
+          <t>Jl Sawo No. ~80515-1453 BITERA - GIANYAR, Gianyar, Bali 80515 IDN (BA-GIN-02-LT3-GNYR 1/2/15)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D808" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E808" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-02</t>
+        </is>
+      </c>
+      <c r="F808" s="8" t="inlineStr">
+        <is>
+          <t>-8.517043, 115.320276</t>
+        </is>
+      </c>
+    </row>
+    <row r="810">
+      <c r="A810" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: GIN-02-D0313-M042S8</t>
+        </is>
+      </c>
+    </row>
+    <row r="811">
+      <c r="A811" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B811" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C811" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D811" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E811" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F811" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="812">
+      <c r="B812" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C812" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Gunung Lempuyang, No. ~80512-202, , Open Area Samplangan, Gianyar, Bali 80512 IDN (BA-GIN-02-LT4-GNYR  1/2/1)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D812" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E812" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
+      <c r="F812" s="8" t="inlineStr">
+        <is>
+          <t>-8.530140, 115.335748</t>
+        </is>
+      </c>
+    </row>
+    <row r="814">
+      <c r="A814" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: GIN-02-D0314-M042S7</t>
+        </is>
+      </c>
+    </row>
+    <row r="815">
+      <c r="A815" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B815" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C815" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D815" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E815" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F815" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="816">
+      <c r="B816" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C816" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Gn. Lempuyang 88, Samplangan, Kec. Gianyar, Kabupaten Gianyar, Bali 80512 (BA-GIN-02-LT4-GNYR 1/2/1:31)1  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D816" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E816" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-20</t>
+        </is>
+      </c>
+      <c r="F816" s="8" t="inlineStr">
+        <is>
+          <t>-8.528089, 115.335611</t>
+        </is>
+      </c>
+    </row>
+    <row r="818">
+      <c r="A818" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: GIN-02-D0342-M040S6</t>
+        </is>
+      </c>
+    </row>
+    <row r="819">
+      <c r="A819" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B819" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C819" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D819" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E819" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F819" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="820">
+      <c r="B820" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C820" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Gn. Merapi, Samplangan, Kec. Gianyar, Kabupaten Gianyar, Bali 80512 (BA-GIN-02-LT4-GNYR 1/1/14)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D820" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E820" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-10</t>
+        </is>
+      </c>
+      <c r="F820" s="8" t="inlineStr">
+        <is>
+          <t>-8.539356, 115.336777</t>
+        </is>
+      </c>
+    </row>
+    <row r="822">
+      <c r="A822" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: GIN-02-D0382-M049S6</t>
+        </is>
+      </c>
+    </row>
+    <row r="823">
+      <c r="A823" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B823" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C823" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D823" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E823" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F823" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="824">
+      <c r="B824" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C824" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Wibisana, Siangan, Kec. Gianyar, Kabupaten Gianyar, Bali 80515 (BA-GIN-02-LT4-GNYR 1/2/7)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D824" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E824" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-08</t>
+        </is>
+      </c>
+      <c r="F824" s="8" t="inlineStr">
+        <is>
+          <t>-8.506239, 115.307150</t>
+        </is>
+      </c>
+    </row>
+    <row r="826">
+      <c r="A826" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: GIN-04-D0112-M017S1</t>
+        </is>
+      </c>
+    </row>
+    <row r="827">
+      <c r="A827" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B827" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C827" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D827" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E827" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F827" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="828">
+      <c r="B828" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C828" s="8" t="inlineStr">
+        <is>
+          <t>Rumah, Jl. Gg Melati, 8 , Open Area Celuk, Gianyar, Bali 80582 IDN CRT         : CRT2404000598 OLT         : -BA-GIN-04-LT2-BTBLN PON         : -1/2/7:12  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D828" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E828" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-14</t>
+        </is>
+      </c>
+      <c r="F828" s="8" t="inlineStr">
+        <is>
+          <t>-8.606345, 115.262575</t>
+        </is>
+      </c>
+    </row>
+    <row r="830">
+      <c r="A830" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: GIN-04-D0562-M074S1</t>
+        </is>
+      </c>
+    </row>
+    <row r="831">
+      <c r="A831" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B831" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C831" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D831" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E831" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F831" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="832">
+      <c r="B832" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C832" s="8" t="inlineStr">
+        <is>
+          <t>DPFO Jl. Bona No. - Singapadu - Sukawati, Gianyar, Bali (OLT: BA-GIN-04-LT2-BTBLN PON: 1/1/8 )  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D832" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E832" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-06</t>
+        </is>
+      </c>
+      <c r="F832" s="8" t="inlineStr">
+        <is>
+          <t>-8.593964, 115.253262</t>
+        </is>
+      </c>
+    </row>
+    <row r="834">
+      <c r="A834" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: GIN01-D0040-M006S1</t>
+        </is>
+      </c>
+    </row>
+    <row r="835">
+      <c r="A835" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B835" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C835" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D835" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E835" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F835" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="836">
+      <c r="B836" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C836" s="8" t="inlineStr">
+        <is>
+          <t>DPFO Jl. Raya Singapadu No. ~80582-1823 SINGAPADU - Sukawati, Gianyar, Bali (OLT: - BA-GIN-04-LT1-BTBLN PON: - 1/1/1 )  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D836" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E836" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-06</t>
+        </is>
+      </c>
+      <c r="F836" s="8" t="inlineStr">
+        <is>
+          <t>-8.603759, 115.252837</t>
+        </is>
+      </c>
+    </row>
+    <row r="838">
+      <c r="A838" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: NEWJB-GAMAS- INC300826092619-01</t>
+        </is>
+      </c>
+    </row>
+    <row r="839">
+      <c r="A839" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         JB (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B839" s="9" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C839" s="9" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D839" s="9" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E839" s="9" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F839" s="9" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="840">
+      <c r="B840" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C840" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Anggrek No.18, Dangin Puri Kangin, Kec. Denpasar Utara, Kota Denpasar, Bali 80236 (BA-GIN-02-LT5-GNYR)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D840" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E840" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-30</t>
+        </is>
+      </c>
+      <c r="F840" s="8" t="inlineStr">
+        <is>
+          <t>-8.540785, 115.335959</t>
+        </is>
+      </c>
+    </row>
+    <row r="842">
+      <c r="A842" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: GIN-02-D0322-M043S6</t>
+        </is>
+      </c>
+    </row>
+    <row r="843">
+      <c r="A843" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B843" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C843" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D843" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E843" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F843" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="844">
+      <c r="B844" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C844" s="8" t="inlineStr">
+        <is>
+          <t>ODP Gianyar, Samplangan, Kec. Gianyar, Kabupaten Gianyar, Bali 80512 (BA-GIN-02-LT4-GNYR 1/2/2)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D844" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E844" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
+      <c r="F844" s="8" t="inlineStr">
+        <is>
+          <t>-8.522857, 115.334343</t>
+        </is>
+      </c>
+    </row>
+    <row r="846">
+      <c r="A846" s="5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">   🗂 AREA: Jakarta Barat   (14 ODP · 43 JB · 55 Gembok)</t>
+        </is>
+      </c>
+    </row>
+    <row r="847">
+      <c r="A847" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: (Tanpa Segment)</t>
+        </is>
+      </c>
+    </row>
+    <row r="848">
+      <c r="A848" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B848" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C848" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D848" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E848" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F848" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="849">
+      <c r="B849" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C849" s="8" t="inlineStr">
+        <is>
+          <t>JKT-24-D1404-M203S6  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D849" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E849" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-18</t>
+        </is>
+      </c>
+      <c r="F849" s="8" t="inlineStr">
+        <is>
+          <t>-6,1764, 106,7749</t>
+        </is>
+      </c>
+    </row>
+    <row r="850">
+      <c r="B850" s="8" t="inlineStr">
+        <is>
+          <t>#2</t>
+        </is>
+      </c>
+      <c r="C850" s="8" t="inlineStr">
+        <is>
+          <t>JKT-24-D1177-M175S1  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D850" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E850" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-18</t>
+        </is>
+      </c>
+      <c r="F850" s="8" t="inlineStr">
+        <is>
+          <t>-6,1765S 106,7760E</t>
+        </is>
+      </c>
+    </row>
+    <row r="851">
+      <c r="B851" s="8" t="inlineStr">
+        <is>
+          <t>#3</t>
+        </is>
+      </c>
+      <c r="C851" s="8" t="inlineStr">
+        <is>
+          <t>JKT-24-D1403-M203S5  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D851" s="8" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="E851" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-18</t>
+        </is>
+      </c>
+      <c r="F851" s="8" t="inlineStr">
+        <is>
+          <t>-6,1765, 106,7760</t>
+        </is>
+      </c>
+    </row>
+    <row r="852">
+      <c r="B852" s="8" t="inlineStr">
+        <is>
+          <t>#4</t>
+        </is>
+      </c>
+      <c r="C852" s="8" t="inlineStr">
+        <is>
+          <t>JKT-24-1402-M203S4  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D852" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E852" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-18</t>
+        </is>
+      </c>
+      <c r="F852" s="8" t="inlineStr">
+        <is>
+          <t>-6,1765S 106,7740E</t>
+        </is>
+      </c>
+    </row>
+    <row r="853">
+      <c r="B853" s="8" t="inlineStr">
+        <is>
+          <t>#5</t>
+        </is>
+      </c>
+      <c r="C853" s="8" t="inlineStr">
+        <is>
+          <t>JKT-24-D1401-M203S3  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D853" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E853" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-18</t>
+        </is>
+      </c>
+      <c r="F853" s="8" t="inlineStr">
+        <is>
+          <t>-6,1765S 106,7734E</t>
+        </is>
+      </c>
+    </row>
+    <row r="854">
+      <c r="B854" s="8" t="inlineStr">
+        <is>
+          <t>#6</t>
+        </is>
+      </c>
+      <c r="C854" s="8" t="inlineStr">
+        <is>
+          <t>JKT-24-D1399-M203S1  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D854" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E854" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-18</t>
+        </is>
+      </c>
+      <c r="F854" s="8" t="inlineStr">
+        <is>
+          <t>-6.175962, 106.774256</t>
+        </is>
+      </c>
+    </row>
+    <row r="855">
+      <c r="B855" s="8" t="inlineStr">
+        <is>
+          <t>#7</t>
+        </is>
+      </c>
+      <c r="C855" s="8" t="inlineStr">
+        <is>
+          <t>JKT-24-D1351-M197S3  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D855" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E855" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-18</t>
+        </is>
+      </c>
+      <c r="F855" s="8" t="inlineStr">
+        <is>
+          <t>-6.175335, 106.774955</t>
+        </is>
+      </c>
+    </row>
+    <row r="856">
+      <c r="B856" s="8" t="inlineStr">
+        <is>
+          <t>#8</t>
+        </is>
+      </c>
+      <c r="C856" s="8" t="inlineStr">
+        <is>
+          <t>JKT-24-D1352-M197S4  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D856" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E856" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-18</t>
+        </is>
+      </c>
+      <c r="F856" s="8" t="inlineStr">
+        <is>
+          <t>-6.175017, 106.775012</t>
+        </is>
+      </c>
+    </row>
+    <row r="857">
+      <c r="B857" s="8" t="inlineStr">
+        <is>
+          <t>#9</t>
+        </is>
+      </c>
+      <c r="C857" s="8" t="inlineStr">
+        <is>
+          <t>JKT-24-D1357-M198S3  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D857" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E857" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-17</t>
+        </is>
+      </c>
+      <c r="F857" s="8" t="inlineStr">
+        <is>
+          <t>-6,174243S, 106.776418E</t>
+        </is>
+      </c>
+    </row>
+    <row r="858">
+      <c r="B858" s="8" t="inlineStr">
+        <is>
+          <t>#10</t>
+        </is>
+      </c>
+      <c r="C858" s="8" t="inlineStr">
+        <is>
+          <t>JKT-24-D1348-M196S7  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D858" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E858" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-17</t>
+        </is>
+      </c>
+      <c r="F858" s="8" t="inlineStr">
+        <is>
+          <t>-6,175235S, 106.776647E</t>
+        </is>
+      </c>
+    </row>
+    <row r="859">
+      <c r="B859" s="8" t="inlineStr">
+        <is>
+          <t>#11</t>
+        </is>
+      </c>
+      <c r="C859" s="8" t="inlineStr">
+        <is>
+          <t>JKT-24-D1347-M196S6  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D859" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E859" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-17</t>
+        </is>
+      </c>
+      <c r="F859" s="8" t="inlineStr">
+        <is>
+          <t>-6,175068S, 106.776955E</t>
+        </is>
+      </c>
+    </row>
+    <row r="860">
+      <c r="B860" s="8" t="inlineStr">
+        <is>
+          <t>#12</t>
+        </is>
+      </c>
+      <c r="C860" s="8" t="inlineStr">
+        <is>
+          <t>JKT-24-D1345-M196S4  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D860" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E860" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-17</t>
+        </is>
+      </c>
+      <c r="F860" s="8" t="inlineStr">
+        <is>
+          <t>-6,175134S, 106.777495E</t>
+        </is>
+      </c>
+    </row>
+    <row r="861">
+      <c r="B861" s="8" t="inlineStr">
+        <is>
+          <t>#13</t>
+        </is>
+      </c>
+      <c r="C861" s="8" t="inlineStr">
+        <is>
+          <t>JKT-24-D1346-M1965S  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D861" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E861" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-17</t>
+        </is>
+      </c>
+      <c r="F861" s="8" t="inlineStr">
+        <is>
+          <t>-6,175752S , 106.77495</t>
+        </is>
+      </c>
+    </row>
+    <row r="862">
+      <c r="B862" s="8" t="inlineStr">
+        <is>
+          <t>#14</t>
+        </is>
+      </c>
+      <c r="C862" s="8" t="inlineStr">
+        <is>
+          <t>JKT-24-D1180-M175S4  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D862" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E862" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-17</t>
+        </is>
+      </c>
+      <c r="F862" s="8" t="inlineStr">
+        <is>
+          <t>6,1766S 106,7776E</t>
+        </is>
+      </c>
+    </row>
+    <row r="863">
+      <c r="A863" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         JB (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B863" s="9" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C863" s="9" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D863" s="9" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E863" s="9" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F863" s="9" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="864">
+      <c r="B864" s="8" t="inlineStr">
+        <is>
+          <t>#15</t>
+        </is>
+      </c>
+      <c r="C864" s="8" t="inlineStr">
+        <is>
           <t>JB Basecamp  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
         </is>
       </c>
-      <c r="D430" s="8" t="n">
-[...2 lines deleted...]
-      <c r="E430" s="8" t="inlineStr">
+      <c r="D864" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E864" s="8" t="inlineStr">
+        <is>
+          <t>2026-07-21</t>
+        </is>
+      </c>
+      <c r="F864" s="8" t="inlineStr">
+        <is>
+          <t>-6.203389, 106.733556</t>
+        </is>
+      </c>
+    </row>
+    <row r="865">
+      <c r="B865" s="8" t="inlineStr">
+        <is>
+          <t>#16</t>
+        </is>
+      </c>
+      <c r="C865" s="8" t="inlineStr">
+        <is>
+          <t>JB Taman Meruya  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D865" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E865" s="8" t="inlineStr">
+        <is>
+          <t>2026-07-23</t>
+        </is>
+      </c>
+      <c r="F865" s="8" t="inlineStr">
+        <is>
+          <t>-6.196500, 106.739417</t>
+        </is>
+      </c>
+    </row>
+    <row r="866">
+      <c r="B866" s="8" t="inlineStr">
+        <is>
+          <t>#17</t>
+        </is>
+      </c>
+      <c r="C866" s="8" t="inlineStr">
+        <is>
+          <t>JB Gapura Green Ville  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D866" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E866" s="8" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="F866" s="8" t="inlineStr">
+        <is>
+          <t>-6.169417, 106.772694</t>
+        </is>
+      </c>
+    </row>
+    <row r="867">
+      <c r="B867" s="8" t="inlineStr">
+        <is>
+          <t>#18</t>
+        </is>
+      </c>
+      <c r="C867" s="8" t="inlineStr">
+        <is>
+          <t>JB Laundry Tanjung Duren  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D867" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E867" s="8" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="F867" s="8" t="inlineStr">
+        <is>
+          <t>-6.173750, 106.779333</t>
+        </is>
+      </c>
+    </row>
+    <row r="868">
+      <c r="B868" s="8" t="inlineStr">
+        <is>
+          <t>#19</t>
+        </is>
+      </c>
+      <c r="C868" s="8" t="inlineStr">
+        <is>
+          <t>JB Nanas Taman Meruya  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D868" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E868" s="8" t="inlineStr">
+        <is>
+          <t>2026-07-23</t>
+        </is>
+      </c>
+      <c r="F868" s="8" t="inlineStr">
+        <is>
+          <t>-6.196500, 106.739417</t>
+        </is>
+      </c>
+    </row>
+    <row r="869">
+      <c r="B869" s="8" t="inlineStr">
+        <is>
+          <t>#20</t>
+        </is>
+      </c>
+      <c r="C869" s="8" t="inlineStr">
+        <is>
+          <t>JB Sol Sepatu  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D869" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E869" s="8" t="inlineStr">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
+      <c r="F869" s="8" t="inlineStr">
+        <is>
+          <t>-6.149167, 106.728139</t>
+        </is>
+      </c>
+    </row>
+    <row r="870">
+      <c r="B870" s="8" t="inlineStr">
+        <is>
+          <t>#21</t>
+        </is>
+      </c>
+      <c r="C870" s="8" t="inlineStr">
+        <is>
+          <t>JB MS Citra Garden JKT-51-J007  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D870" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E870" s="8" t="inlineStr">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
+      <c r="F870" s="8" t="inlineStr">
+        <is>
+          <t>-6.137194, 106.708889</t>
+        </is>
+      </c>
+    </row>
+    <row r="871">
+      <c r="B871" s="8" t="inlineStr">
+        <is>
+          <t>#22</t>
+        </is>
+      </c>
+      <c r="C871" s="8" t="inlineStr">
+        <is>
+          <t>JB Halte Pom Bensin Cengkareng  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D871" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E871" s="8" t="inlineStr">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
+      <c r="F871" s="8" t="inlineStr">
+        <is>
+          <t>-6.149444, 106.728333</t>
+        </is>
+      </c>
+    </row>
+    <row r="872">
+      <c r="B872" s="8" t="inlineStr">
+        <is>
+          <t>#23</t>
+        </is>
+      </c>
+      <c r="C872" s="8" t="inlineStr">
+        <is>
+          <t>JB Toko Material Meruya  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D872" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E872" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-01</t>
+        </is>
+      </c>
+      <c r="F872" s="8" t="inlineStr">
+        <is>
+          <t>-6.197139, 106.732750</t>
+        </is>
+      </c>
+    </row>
+    <row r="873">
+      <c r="B873" s="8" t="inlineStr">
+        <is>
+          <t>#24</t>
+        </is>
+      </c>
+      <c r="C873" s="8" t="inlineStr">
+        <is>
+          <t>JB PERTAMINA  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D873" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E873" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-02</t>
+        </is>
+      </c>
+      <c r="F873" s="8" t="inlineStr">
+        <is>
+          <t>-6.155700, 106.709200</t>
+        </is>
+      </c>
+    </row>
+    <row r="874">
+      <c r="B874" s="8" t="inlineStr">
+        <is>
+          <t>#25</t>
+        </is>
+      </c>
+      <c r="C874" s="8" t="inlineStr">
+        <is>
+          <t>JB PERTAMINA  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D874" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E874" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-02</t>
+        </is>
+      </c>
+      <c r="F874" s="8" t="inlineStr">
+        <is>
+          <t>-6.155700, 106.709200</t>
+        </is>
+      </c>
+    </row>
+    <row r="875">
+      <c r="B875" s="8" t="inlineStr">
+        <is>
+          <t>#26</t>
+        </is>
+      </c>
+      <c r="C875" s="8" t="inlineStr">
+        <is>
+          <t>JB PERTAMINA  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D875" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E875" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-02</t>
+        </is>
+      </c>
+      <c r="F875" s="8" t="inlineStr">
+        <is>
+          <t>-6.155700, 106.709200</t>
+        </is>
+      </c>
+    </row>
+    <row r="876">
+      <c r="B876" s="8" t="inlineStr">
+        <is>
+          <t>#27</t>
+        </is>
+      </c>
+      <c r="C876" s="8" t="inlineStr">
+        <is>
+          <t>JB Semak  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D876" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E876" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-02</t>
+        </is>
+      </c>
+      <c r="F876" s="8" t="inlineStr">
+        <is>
+          <t>-6.155500, 106.710900</t>
+        </is>
+      </c>
+    </row>
+    <row r="877">
+      <c r="B877" s="8" t="inlineStr">
+        <is>
+          <t>#28</t>
+        </is>
+      </c>
+      <c r="C877" s="8" t="inlineStr">
+        <is>
+          <t>JB Semak  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D877" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E877" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-02</t>
+        </is>
+      </c>
+      <c r="F877" s="8" t="inlineStr">
+        <is>
+          <t>-6.155500, 106.710900</t>
+        </is>
+      </c>
+    </row>
+    <row r="878">
+      <c r="B878" s="8" t="inlineStr">
+        <is>
+          <t>#29</t>
+        </is>
+      </c>
+      <c r="C878" s="8" t="inlineStr">
+        <is>
+          <t>JB Keluar Pom Bensin  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D878" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E878" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-02</t>
+        </is>
+      </c>
+      <c r="F878" s="8" t="inlineStr">
+        <is>
+          <t>-6.163444, 106.669167</t>
+        </is>
+      </c>
+    </row>
+    <row r="879">
+      <c r="B879" s="8" t="inlineStr">
+        <is>
+          <t>#30</t>
+        </is>
+      </c>
+      <c r="C879" s="8" t="inlineStr">
+        <is>
+          <t>JB Tenda  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D879" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E879" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-02</t>
+        </is>
+      </c>
+      <c r="F879" s="8" t="inlineStr">
+        <is>
+          <t>-6.156389, 106.713278</t>
+        </is>
+      </c>
+    </row>
+    <row r="880">
+      <c r="B880" s="8" t="inlineStr">
+        <is>
+          <t>#31</t>
+        </is>
+      </c>
+      <c r="C880" s="8" t="inlineStr">
+        <is>
+          <t>JB Tenda  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D880" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E880" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-02</t>
+        </is>
+      </c>
+      <c r="F880" s="8" t="inlineStr">
+        <is>
+          <t>-6.156389, 106.713278</t>
+        </is>
+      </c>
+    </row>
+    <row r="881">
+      <c r="B881" s="8" t="inlineStr">
+        <is>
+          <t>#32</t>
+        </is>
+      </c>
+      <c r="C881" s="8" t="inlineStr">
+        <is>
+          <t>JB POM SUMUR BOR  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D881" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E881" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-02</t>
+        </is>
+      </c>
+      <c r="F881" s="8" t="inlineStr">
+        <is>
+          <t>-6.152900, 106.719200</t>
+        </is>
+      </c>
+    </row>
+    <row r="882">
+      <c r="B882" s="8" t="inlineStr">
+        <is>
+          <t>#33</t>
+        </is>
+      </c>
+      <c r="C882" s="8" t="inlineStr">
+        <is>
+          <t>JB Jumper komplek relokasi  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D882" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E882" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-02</t>
+        </is>
+      </c>
+      <c r="F882" s="8" t="inlineStr">
+        <is>
+          <t>-6.176306, 106.778167</t>
+        </is>
+      </c>
+    </row>
+    <row r="883">
+      <c r="B883" s="8" t="inlineStr">
+        <is>
+          <t>#34</t>
+        </is>
+      </c>
+      <c r="C883" s="8" t="inlineStr">
+        <is>
+          <t>JB BENGKEL AWI  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D883" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E883" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-03</t>
+        </is>
+      </c>
+      <c r="F883" s="8" t="inlineStr">
+        <is>
+          <t>-6.205100, 106.733000</t>
+        </is>
+      </c>
+    </row>
+    <row r="884">
+      <c r="B884" s="8" t="inlineStr">
+        <is>
+          <t>#35</t>
+        </is>
+      </c>
+      <c r="C884" s="8" t="inlineStr">
+        <is>
+          <t>JB BENGKEL AWI  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D884" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E884" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-03</t>
+        </is>
+      </c>
+      <c r="F884" s="8" t="inlineStr">
+        <is>
+          <t>-6.205100, 106.733000</t>
+        </is>
+      </c>
+    </row>
+    <row r="885">
+      <c r="B885" s="8" t="inlineStr">
+        <is>
+          <t>#36</t>
+        </is>
+      </c>
+      <c r="C885" s="8" t="inlineStr">
+        <is>
+          <t>JB KEDAI KOPI  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D885" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E885" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-03</t>
+        </is>
+      </c>
+      <c r="F885" s="8" t="inlineStr">
+        <is>
+          <t>-6.173400, 106.777300</t>
+        </is>
+      </c>
+    </row>
+    <row r="886">
+      <c r="B886" s="8" t="inlineStr">
+        <is>
+          <t>#37</t>
+        </is>
+      </c>
+      <c r="C886" s="8" t="inlineStr">
+        <is>
+          <t>JB YOLOE  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D886" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E886" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-03</t>
+        </is>
+      </c>
+      <c r="F886" s="8" t="inlineStr">
+        <is>
+          <t>-6.173200, 106.777400</t>
+        </is>
+      </c>
+    </row>
+    <row r="887">
+      <c r="B887" s="8" t="inlineStr">
+        <is>
+          <t>#38</t>
+        </is>
+      </c>
+      <c r="C887" s="8" t="inlineStr">
+        <is>
+          <t>14 JK2-FO2  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D887" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E887" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-05</t>
+        </is>
+      </c>
+      <c r="F887" s="8" t="inlineStr">
+        <is>
+          <t>-6.108500, 106.712300</t>
+        </is>
+      </c>
+    </row>
+    <row r="888">
+      <c r="B888" s="8" t="inlineStr">
+        <is>
+          <t>#39</t>
+        </is>
+      </c>
+      <c r="C888" s="8" t="inlineStr">
+        <is>
+          <t>JB Soto Srengseng  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D888" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E888" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-06</t>
+        </is>
+      </c>
+      <c r="F888" s="8" t="inlineStr">
+        <is>
+          <t>-6.209639, 106.758944</t>
+        </is>
+      </c>
+    </row>
+    <row r="889">
+      <c r="B889" s="8" t="inlineStr">
+        <is>
+          <t>#40</t>
+        </is>
+      </c>
+      <c r="C889" s="8" t="inlineStr">
+        <is>
+          <t>JB MADURA Srengseng  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D889" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E889" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-06</t>
+        </is>
+      </c>
+      <c r="F889" s="8" t="inlineStr">
+        <is>
+          <t>-6.209667, 106.759972</t>
+        </is>
+      </c>
+    </row>
+    <row r="890">
+      <c r="B890" s="8" t="inlineStr">
+        <is>
+          <t>#41</t>
+        </is>
+      </c>
+      <c r="C890" s="8" t="inlineStr">
+        <is>
+          <t>JB Pabrik Rawa Buaya  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D890" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E890" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-06</t>
+        </is>
+      </c>
+      <c r="F890" s="8" t="inlineStr">
+        <is>
+          <t>-6.157194, 106.730889</t>
+        </is>
+      </c>
+    </row>
+    <row r="891">
+      <c r="B891" s="8" t="inlineStr">
+        <is>
+          <t>#42</t>
+        </is>
+      </c>
+      <c r="C891" s="8" t="inlineStr">
+        <is>
+          <t>JB MADURA 2 Srengseng  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D891" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E891" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-06</t>
+        </is>
+      </c>
+      <c r="F891" s="8" t="inlineStr">
+        <is>
+          <t>-6.209667, 106.759861</t>
+        </is>
+      </c>
+    </row>
+    <row r="892">
+      <c r="B892" s="8" t="inlineStr">
+        <is>
+          <t>#43</t>
+        </is>
+      </c>
+      <c r="C892" s="8" t="inlineStr">
+        <is>
+          <t>JB MADURA besi tua Srengseng  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D892" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E892" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-06</t>
+        </is>
+      </c>
+      <c r="F892" s="8" t="inlineStr">
+        <is>
+          <t>-6.209556, 106.760167</t>
+        </is>
+      </c>
+    </row>
+    <row r="893">
+      <c r="B893" s="8" t="inlineStr">
+        <is>
+          <t>#44</t>
+        </is>
+      </c>
+      <c r="C893" s="8" t="inlineStr">
+        <is>
+          <t>JB POP/GUDANG FS MERUYA  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D893" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E893" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-06</t>
+        </is>
+      </c>
+      <c r="F893" s="8" t="inlineStr">
+        <is>
+          <t>-6.208528, 106.764083</t>
+        </is>
+      </c>
+    </row>
+    <row r="894">
+      <c r="B894" s="8" t="inlineStr">
+        <is>
+          <t>#45</t>
+        </is>
+      </c>
+      <c r="C894" s="8" t="inlineStr">
+        <is>
+          <t>15 JK2-FO2  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D894" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E894" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-06</t>
+        </is>
+      </c>
+      <c r="F894" s="8" t="inlineStr">
+        <is>
+          <t>-6.170917, 106.728611</t>
+        </is>
+      </c>
+    </row>
+    <row r="895">
+      <c r="B895" s="8" t="inlineStr">
+        <is>
+          <t>#46</t>
+        </is>
+      </c>
+      <c r="C895" s="8" t="inlineStr">
+        <is>
+          <t>JB JL. BUNGUR  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D895" s="8" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="E895" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-15</t>
+        </is>
+      </c>
+      <c r="F895" s="8" t="inlineStr">
+        <is>
+          <t>-6.201136, 106.738560</t>
+        </is>
+      </c>
+    </row>
+    <row r="896">
+      <c r="B896" s="8" t="inlineStr">
+        <is>
+          <t>#47</t>
+        </is>
+      </c>
+      <c r="C896" s="8" t="inlineStr">
+        <is>
+          <t>JB JL. DADAP  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D896" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E896" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-15</t>
+        </is>
+      </c>
+      <c r="F896" s="8" t="inlineStr">
+        <is>
+          <t>-6.200968, 106.737864</t>
+        </is>
+      </c>
+    </row>
+    <row r="897">
+      <c r="B897" s="8" t="inlineStr">
+        <is>
+          <t>#48</t>
+        </is>
+      </c>
+      <c r="C897" s="8" t="inlineStr">
+        <is>
+          <t>JB Alfa pertigaan  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D897" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E897" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-18</t>
+        </is>
+      </c>
+      <c r="F897" s="8" t="inlineStr">
+        <is>
+          <t>-6.125419, 106.723639</t>
+        </is>
+      </c>
+    </row>
+    <row r="898">
+      <c r="B898" s="8" t="inlineStr">
+        <is>
+          <t>#49</t>
+        </is>
+      </c>
+      <c r="C898" s="8" t="inlineStr">
+        <is>
+          <t>JB LAMER PUTARAN BALIK  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D898" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E898" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-18</t>
+        </is>
+      </c>
+      <c r="F898" s="8" t="inlineStr">
+        <is>
+          <t>-6.128298, 106.734968</t>
+        </is>
+      </c>
+    </row>
+    <row r="899">
+      <c r="B899" s="8" t="inlineStr">
+        <is>
+          <t>#50</t>
+        </is>
+      </c>
+      <c r="C899" s="8" t="inlineStr">
+        <is>
+          <t>JB Pom bensin Ruko 1000  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D899" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E899" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-18</t>
+        </is>
+      </c>
+      <c r="F899" s="8" t="inlineStr">
+        <is>
+          <t>-6.127138, 106.738657</t>
+        </is>
+      </c>
+    </row>
+    <row r="900">
+      <c r="B900" s="8" t="inlineStr">
+        <is>
+          <t>#51</t>
+        </is>
+      </c>
+      <c r="C900" s="8" t="inlineStr">
+        <is>
+          <t>JB Jembatan  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D900" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E900" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-19</t>
+        </is>
+      </c>
+      <c r="F900" s="8" t="inlineStr">
+        <is>
+          <t>-6.166900, 106.784386</t>
+        </is>
+      </c>
+    </row>
+    <row r="901">
+      <c r="B901" s="8" t="inlineStr">
+        <is>
+          <t>#52</t>
+        </is>
+      </c>
+      <c r="C901" s="8" t="inlineStr">
+        <is>
+          <t>JB JEMBATAN GANTUNG 19  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D901" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E901" s="8" t="inlineStr">
+        <is>
+          <t>2026-10-04</t>
+        </is>
+      </c>
+      <c r="F901" s="8" t="inlineStr">
+        <is>
+          <t>-6.185175, 106.727383</t>
+        </is>
+      </c>
+    </row>
+    <row r="902">
+      <c r="B902" s="8" t="inlineStr">
+        <is>
+          <t>#53</t>
+        </is>
+      </c>
+      <c r="C902" s="8" t="inlineStr">
+        <is>
+          <t>JB TONG SAMPAH 20  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D902" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E902" s="8" t="inlineStr">
+        <is>
+          <t>2026-10-04</t>
+        </is>
+      </c>
+      <c r="F902" s="8" t="inlineStr">
+        <is>
+          <t>-6.144172, 106.780723</t>
+        </is>
+      </c>
+    </row>
+    <row r="903">
+      <c r="B903" s="8" t="inlineStr">
+        <is>
+          <t>#54</t>
+        </is>
+      </c>
+      <c r="C903" s="8" t="inlineStr">
+        <is>
+          <t>JEMBATAN CENGKARENG  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D903" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E903" s="8" t="inlineStr">
+        <is>
+          <t>2026-10-04</t>
+        </is>
+      </c>
+      <c r="F903" s="8" t="inlineStr">
+        <is>
+          <t>-6.155081, 106.746981</t>
+        </is>
+      </c>
+    </row>
+    <row r="904">
+      <c r="B904" s="8" t="inlineStr">
+        <is>
+          <t>#55</t>
+        </is>
+      </c>
+      <c r="C904" s="8" t="inlineStr">
+        <is>
+          <t>JB SOL SEPATU POHON  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D904" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E904" s="8" t="inlineStr">
+        <is>
+          <t>2026-10-01</t>
+        </is>
+      </c>
+      <c r="F904" s="8" t="inlineStr">
+        <is>
+          <t>-6.148533, 106.728183</t>
+        </is>
+      </c>
+    </row>
+    <row r="905">
+      <c r="B905" s="8" t="inlineStr">
+        <is>
+          <t>#56</t>
+        </is>
+      </c>
+      <c r="C905" s="8" t="inlineStr">
+        <is>
+          <t>JB PAJAK JB KE-7  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D905" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E905" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-28</t>
+        </is>
+      </c>
+      <c r="F905" s="8" t="inlineStr">
+        <is>
+          <t>-6.141980, 106.729699</t>
+        </is>
+      </c>
+    </row>
+    <row r="906">
+      <c r="B906" s="8" t="inlineStr">
+        <is>
+          <t>#57</t>
+        </is>
+      </c>
+      <c r="C906" s="8" t="inlineStr">
+        <is>
+          <t>JB PURI 11 JB KE - 4  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D906" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E906" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-28</t>
+        </is>
+      </c>
+      <c r="F906" s="8" t="inlineStr">
+        <is>
+          <t>-6.204369, 106.715216</t>
+        </is>
+      </c>
+    </row>
+    <row r="908">
+      <c r="A908" s="5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">   🗂 AREA: Jakarta Pusat   (0 ODP · 3 JB · 3 Gembok)</t>
+        </is>
+      </c>
+    </row>
+    <row r="909">
+      <c r="A909" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: (Tanpa Segment)</t>
+        </is>
+      </c>
+    </row>
+    <row r="910">
+      <c r="A910" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         JB (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B910" s="9" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C910" s="9" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D910" s="9" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E910" s="9" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F910" s="9" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="911">
+      <c r="B911" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C911" s="8" t="inlineStr">
+        <is>
+          <t>JB Hayam Wuruk  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D911" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E911" s="8" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
+      <c r="F911" s="8" t="inlineStr">
+        <is>
+          <t>-6.158556, 106.818972</t>
+        </is>
+      </c>
+    </row>
+    <row r="912">
+      <c r="B912" s="8" t="inlineStr">
+        <is>
+          <t>#2</t>
+        </is>
+      </c>
+      <c r="C912" s="8" t="inlineStr">
+        <is>
+          <t>JB SPBU MASPION  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D912" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E912" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-06</t>
+        </is>
+      </c>
+      <c r="F912" s="8" t="inlineStr">
+        <is>
+          <t>-6.150000, 106.835194</t>
+        </is>
+      </c>
+    </row>
+    <row r="913">
+      <c r="B913" s="8" t="inlineStr">
+        <is>
+          <t>#3</t>
+        </is>
+      </c>
+      <c r="C913" s="8" t="inlineStr">
+        <is>
+          <t>JB SAWAH BESAR  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D913" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E913" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-05</t>
+        </is>
+      </c>
+      <c r="F913" s="8" t="inlineStr">
+        <is>
+          <t>-6.224758, 106.872228</t>
+        </is>
+      </c>
+    </row>
+    <row r="915">
+      <c r="A915" s="5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">   🗂 AREA: Jakarta Selatan   (0 ODP · 68 JB · 68 Gembok)</t>
+        </is>
+      </c>
+    </row>
+    <row r="916">
+      <c r="A916" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: (Tanpa Segment)</t>
+        </is>
+      </c>
+    </row>
+    <row r="917">
+      <c r="A917" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         JB (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B917" s="9" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C917" s="9" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D917" s="9" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E917" s="9" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F917" s="9" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="918">
+      <c r="B918" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C918" s="8" t="inlineStr">
+        <is>
+          <t>JB Bona Indah  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D918" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E918" s="8" t="inlineStr">
+        <is>
+          <t>2026-07-21</t>
+        </is>
+      </c>
+      <c r="F918" s="8" t="inlineStr">
+        <is>
+          <t>-6.297671, 106.782278</t>
+        </is>
+      </c>
+    </row>
+    <row r="919">
+      <c r="B919" s="8" t="inlineStr">
+        <is>
+          <t>#2</t>
+        </is>
+      </c>
+      <c r="C919" s="8" t="inlineStr">
+        <is>
+          <t>HALTE SD CINERE  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D919" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E919" s="8" t="inlineStr">
+        <is>
+          <t>2026-07-23</t>
+        </is>
+      </c>
+      <c r="F919" s="8" t="inlineStr">
+        <is>
+          <t>-6.336206, 106.781831</t>
+        </is>
+      </c>
+    </row>
+    <row r="920">
+      <c r="B920" s="8" t="inlineStr">
+        <is>
+          <t>#3</t>
+        </is>
+      </c>
+      <c r="C920" s="8" t="inlineStr">
+        <is>
+          <t>JB Pangkalan Jati KYB-01-J010  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D920" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E920" s="8" t="inlineStr">
+        <is>
+          <t>2026-07-23</t>
+        </is>
+      </c>
+      <c r="F920" s="8" t="inlineStr">
+        <is>
+          <t>-6.326431, 106.795809</t>
+        </is>
+      </c>
+    </row>
+    <row r="921">
+      <c r="B921" s="8" t="inlineStr">
+        <is>
+          <t>#4</t>
+        </is>
+      </c>
+      <c r="C921" s="8" t="inlineStr">
+        <is>
+          <t>JB Depan BRI  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D921" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E921" s="8" t="inlineStr">
+        <is>
+          <t>2026-07-23</t>
+        </is>
+      </c>
+      <c r="F921" s="8" t="inlineStr">
+        <is>
+          <t>-6.302611, 106.821247</t>
+        </is>
+      </c>
+    </row>
+    <row r="922">
+      <c r="B922" s="8" t="inlineStr">
+        <is>
+          <t>#5</t>
+        </is>
+      </c>
+      <c r="C922" s="8" t="inlineStr">
+        <is>
+          <t>JB Jati Padang  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D922" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E922" s="8" t="inlineStr">
+        <is>
+          <t>2026-07-23</t>
+        </is>
+      </c>
+      <c r="F922" s="8" t="inlineStr">
+        <is>
+          <t>-6.295288, 106.827448</t>
+        </is>
+      </c>
+    </row>
+    <row r="923">
+      <c r="B923" s="8" t="inlineStr">
+        <is>
+          <t>#6</t>
+        </is>
+      </c>
+      <c r="C923" s="8" t="inlineStr">
+        <is>
+          <t>JB Rasuna  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D923" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E923" s="8" t="inlineStr">
+        <is>
+          <t>2026-07-26</t>
+        </is>
+      </c>
+      <c r="F923" s="8" t="inlineStr">
+        <is>
+          <t>-6.206579, 106.829586</t>
+        </is>
+      </c>
+    </row>
+    <row r="924">
+      <c r="B924" s="8" t="inlineStr">
+        <is>
+          <t>#7</t>
+        </is>
+      </c>
+      <c r="C924" s="8" t="inlineStr">
+        <is>
+          <t>JB KPK 1  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D924" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E924" s="8" t="inlineStr">
+        <is>
+          <t>2026-07-26</t>
+        </is>
+      </c>
+      <c r="F924" s="8" t="inlineStr">
+        <is>
+          <t>-6.211683, 106.830908</t>
+        </is>
+      </c>
+    </row>
+    <row r="925">
+      <c r="B925" s="8" t="inlineStr">
+        <is>
+          <t>#8</t>
+        </is>
+      </c>
+      <c r="C925" s="8" t="inlineStr">
+        <is>
+          <t>JB Deplu Raya Bintaro  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D925" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E925" s="8" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="F925" s="8" t="inlineStr">
+        <is>
+          <t>-6.272907, 106.769823</t>
+        </is>
+      </c>
+    </row>
+    <row r="926">
+      <c r="B926" s="8" t="inlineStr">
+        <is>
+          <t>#9</t>
+        </is>
+      </c>
+      <c r="C926" s="8" t="inlineStr">
+        <is>
+          <t>JB Veteran TNG-03-J072  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D926" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E926" s="8" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="F926" s="8" t="inlineStr">
+        <is>
+          <t>-6.264944, 106.766250</t>
+        </is>
+      </c>
+    </row>
+    <row r="927">
+      <c r="B927" s="8" t="inlineStr">
+        <is>
+          <t>#10</t>
+        </is>
+      </c>
+      <c r="C927" s="8" t="inlineStr">
+        <is>
+          <t>JB Cilandak Barat  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D927" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E927" s="8" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="F927" s="8" t="inlineStr">
+        <is>
+          <t>-6.288972, 106.795500</t>
+        </is>
+      </c>
+    </row>
+    <row r="928">
+      <c r="B928" s="8" t="inlineStr">
+        <is>
+          <t>#11</t>
+        </is>
+      </c>
+      <c r="C928" s="8" t="inlineStr">
+        <is>
+          <t>JB Gang Gereja JKT-37-J005  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D928" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E928" s="8" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="F928" s="8" t="inlineStr">
+        <is>
+          <t>-6.289778, 106.795528</t>
+        </is>
+      </c>
+    </row>
+    <row r="929">
+      <c r="B929" s="8" t="inlineStr">
+        <is>
+          <t>#12</t>
+        </is>
+      </c>
+      <c r="C929" s="8" t="inlineStr">
+        <is>
+          <t>JB POP Karang Tengah  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D929" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E929" s="8" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="F929" s="8" t="inlineStr">
+        <is>
+          <t>-6.313944, 106.781639</t>
+        </is>
+      </c>
+    </row>
+    <row r="930">
+      <c r="B930" s="8" t="inlineStr">
+        <is>
+          <t>#13</t>
+        </is>
+      </c>
+      <c r="C930" s="8" t="inlineStr">
+        <is>
+          <t>JB Gandaria VI KYB-J312  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D930" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E930" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-01</t>
+        </is>
+      </c>
+      <c r="F930" s="8" t="inlineStr">
+        <is>
+          <t>-6.334359, 106.815072</t>
+        </is>
+      </c>
+    </row>
+    <row r="931">
+      <c r="B931" s="8" t="inlineStr">
+        <is>
+          <t>#14</t>
+        </is>
+      </c>
+      <c r="C931" s="8" t="inlineStr">
+        <is>
+          <t>JB Nuasa Batavia  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D931" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E931" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-01</t>
+        </is>
+      </c>
+      <c r="F931" s="8" t="inlineStr">
+        <is>
+          <t>-6.332075, 106.797177</t>
+        </is>
+      </c>
+    </row>
+    <row r="932">
+      <c r="B932" s="8" t="inlineStr">
+        <is>
+          <t>#15</t>
+        </is>
+      </c>
+      <c r="C932" s="8" t="inlineStr">
+        <is>
+          <t>JB o!save JKT-17-J079  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D932" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E932" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-01</t>
+        </is>
+      </c>
+      <c r="F932" s="8" t="inlineStr">
+        <is>
+          <t>-6.329763, 106.797714</t>
+        </is>
+      </c>
+    </row>
+    <row r="933">
+      <c r="B933" s="8" t="inlineStr">
+        <is>
+          <t>#16</t>
+        </is>
+      </c>
+      <c r="C933" s="8" t="inlineStr">
+        <is>
+          <t>JB Perempatan Jeruk Purut  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D933" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E933" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-01</t>
+        </is>
+      </c>
+      <c r="F933" s="8" t="inlineStr">
+        <is>
+          <t>-6.286037, 106.812058</t>
+        </is>
+      </c>
+    </row>
+    <row r="934">
+      <c r="B934" s="8" t="inlineStr">
+        <is>
+          <t>#17</t>
+        </is>
+      </c>
+      <c r="C934" s="8" t="inlineStr">
+        <is>
+          <t>JB Gang Jerut Purut  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D934" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E934" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-01</t>
+        </is>
+      </c>
+      <c r="F934" s="8" t="inlineStr">
+        <is>
+          <t>-6.284081, 106.812375</t>
+        </is>
+      </c>
+    </row>
+    <row r="935">
+      <c r="B935" s="8" t="inlineStr">
+        <is>
+          <t>#18</t>
+        </is>
+      </c>
+      <c r="C935" s="8" t="inlineStr">
+        <is>
+          <t>JB Lapangan Padel  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D935" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E935" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-04</t>
+        </is>
+      </c>
+      <c r="F935" s="8" t="inlineStr">
+        <is>
+          <t>-6.298800, 106.778833</t>
+        </is>
+      </c>
+    </row>
+    <row r="936">
+      <c r="B936" s="8" t="inlineStr">
+        <is>
+          <t>#19</t>
+        </is>
+      </c>
+      <c r="C936" s="8" t="inlineStr">
+        <is>
+          <t>JB ABODE  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D936" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E936" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-04</t>
+        </is>
+      </c>
+      <c r="F936" s="8" t="inlineStr">
+        <is>
+          <t>-6.298141, 106.781059</t>
+        </is>
+      </c>
+    </row>
+    <row r="937">
+      <c r="B937" s="8" t="inlineStr">
+        <is>
+          <t>#20</t>
+        </is>
+      </c>
+      <c r="C937" s="8" t="inlineStr">
+        <is>
+          <t>JKT 17-D0757-M082S5  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D937" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E937" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-04</t>
+        </is>
+      </c>
+      <c r="F937" s="8" t="inlineStr">
+        <is>
+          <t>-6.322906, 106.784094</t>
+        </is>
+      </c>
+    </row>
+    <row r="938">
+      <c r="B938" s="8" t="inlineStr">
+        <is>
+          <t>#21</t>
+        </is>
+      </c>
+      <c r="C938" s="8" t="inlineStr">
+        <is>
+          <t>JB BANK MANDIRI  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D938" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E938" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-04</t>
+        </is>
+      </c>
+      <c r="F938" s="8" t="inlineStr">
+        <is>
+          <t>-6.325068, 106.784706</t>
+        </is>
+      </c>
+    </row>
+    <row r="939">
+      <c r="B939" s="8" t="inlineStr">
+        <is>
+          <t>#22</t>
+        </is>
+      </c>
+      <c r="C939" s="8" t="inlineStr">
+        <is>
+          <t>JB WARTEG  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D939" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E939" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-04</t>
+        </is>
+      </c>
+      <c r="F939" s="8" t="inlineStr">
+        <is>
+          <t>-6.337586, 106.781254</t>
+        </is>
+      </c>
+    </row>
+    <row r="940">
+      <c r="B940" s="8" t="inlineStr">
+        <is>
+          <t>#23</t>
+        </is>
+      </c>
+      <c r="C940" s="8" t="inlineStr">
+        <is>
+          <t>JKT-17-D0753-M085-S4  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D940" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E940" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-04</t>
+        </is>
+      </c>
+      <c r="F940" s="8" t="inlineStr">
+        <is>
+          <t>-6.343021, 106.778826</t>
+        </is>
+      </c>
+    </row>
+    <row r="941">
+      <c r="B941" s="8" t="inlineStr">
+        <is>
+          <t>#24</t>
+        </is>
+      </c>
+      <c r="C941" s="8" t="inlineStr">
+        <is>
+          <t>JB SMARTKIDS  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D941" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E941" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-04</t>
+        </is>
+      </c>
+      <c r="F941" s="8" t="inlineStr">
+        <is>
+          <t>-6.334995, 106.787563</t>
+        </is>
+      </c>
+    </row>
+    <row r="942">
+      <c r="B942" s="8" t="inlineStr">
+        <is>
+          <t>#25</t>
+        </is>
+      </c>
+      <c r="C942" s="8" t="inlineStr">
+        <is>
+          <t>JB INDO GADAI PONDOK LABU  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D942" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E942" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-05</t>
+        </is>
+      </c>
+      <c r="F942" s="8" t="inlineStr">
+        <is>
+          <t>-6.311417, 106.793500</t>
+        </is>
+      </c>
+    </row>
+    <row r="943">
+      <c r="B943" s="8" t="inlineStr">
+        <is>
+          <t>#26</t>
+        </is>
+      </c>
+      <c r="C943" s="8" t="inlineStr">
+        <is>
+          <t>JB POHON KARANG TENGAH  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D943" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E943" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-05</t>
+        </is>
+      </c>
+      <c r="F943" s="8" t="inlineStr">
+        <is>
+          <t>-6.303611, 106.782028</t>
+        </is>
+      </c>
+    </row>
+    <row r="944">
+      <c r="B944" s="8" t="inlineStr">
+        <is>
+          <t>#27</t>
+        </is>
+      </c>
+      <c r="C944" s="8" t="inlineStr">
+        <is>
+          <t>JB RIVERVILE  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D944" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E944" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-05</t>
+        </is>
+      </c>
+      <c r="F944" s="8" t="inlineStr">
+        <is>
+          <t>-6.301889, 106.773639</t>
+        </is>
+      </c>
+    </row>
+    <row r="945">
+      <c r="B945" s="8" t="inlineStr">
+        <is>
+          <t>#28</t>
+        </is>
+      </c>
+      <c r="C945" s="8" t="inlineStr">
+        <is>
+          <t>JB warung sariah  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D945" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E945" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-09</t>
+        </is>
+      </c>
+      <c r="F945" s="8" t="inlineStr">
+        <is>
+          <t>-6.310511, 106.804760</t>
+        </is>
+      </c>
+    </row>
+    <row r="946">
+      <c r="B946" s="8" t="inlineStr">
+        <is>
+          <t>#29</t>
+        </is>
+      </c>
+      <c r="C946" s="8" t="inlineStr">
+        <is>
+          <t>JB halte benda  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D946" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E946" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-09</t>
+        </is>
+      </c>
+      <c r="F946" s="8" t="inlineStr">
+        <is>
+          <t>-6.331279, 106.808098</t>
+        </is>
+      </c>
+    </row>
+    <row r="947">
+      <c r="B947" s="8" t="inlineStr">
+        <is>
+          <t>#30</t>
+        </is>
+      </c>
+      <c r="C947" s="8" t="inlineStr">
+        <is>
+          <t>JB quantum  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D947" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E947" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-09</t>
+        </is>
+      </c>
+      <c r="F947" s="8" t="inlineStr">
+        <is>
+          <t>-6.333562, 106.807100</t>
+        </is>
+      </c>
+    </row>
+    <row r="948">
+      <c r="B948" s="8" t="inlineStr">
+        <is>
+          <t>#31</t>
+        </is>
+      </c>
+      <c r="C948" s="8" t="inlineStr">
+        <is>
+          <t>JB miss cha JKT-25-J054  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D948" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E948" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-08</t>
+        </is>
+      </c>
+      <c r="F948" s="8" t="inlineStr">
+        <is>
+          <t>-6.274226, 106.816232</t>
+        </is>
+      </c>
+    </row>
+    <row r="949">
+      <c r="B949" s="8" t="inlineStr">
+        <is>
+          <t>#32</t>
+        </is>
+      </c>
+      <c r="C949" s="8" t="inlineStr">
+        <is>
+          <t>JB lompoh  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D949" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E949" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-08</t>
+        </is>
+      </c>
+      <c r="F949" s="8" t="inlineStr">
+        <is>
+          <t>-6.257780, 106.820890</t>
+        </is>
+      </c>
+    </row>
+    <row r="950">
+      <c r="B950" s="8" t="inlineStr">
+        <is>
+          <t>#33</t>
+        </is>
+      </c>
+      <c r="C950" s="8" t="inlineStr">
+        <is>
+          <t>JB siloam  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D950" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E950" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-08</t>
+        </is>
+      </c>
+      <c r="F950" s="8" t="inlineStr">
+        <is>
+          <t>-6.254311, 106.826927</t>
+        </is>
+      </c>
+    </row>
+    <row r="951">
+      <c r="B951" s="8" t="inlineStr">
+        <is>
+          <t>#34</t>
+        </is>
+      </c>
+      <c r="C951" s="8" t="inlineStr">
+        <is>
+          <t>JB lampu merah duren tiga  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D951" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E951" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-08</t>
+        </is>
+      </c>
+      <c r="F951" s="8" t="inlineStr">
+        <is>
+          <t>-6.253535, 106.842433</t>
+        </is>
+      </c>
+    </row>
+    <row r="952">
+      <c r="B952" s="8" t="inlineStr">
+        <is>
+          <t>#35</t>
+        </is>
+      </c>
+      <c r="C952" s="8" t="inlineStr">
+        <is>
+          <t>JB Jembatan  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D952" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E952" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-08</t>
+        </is>
+      </c>
+      <c r="F952" s="8" t="inlineStr">
+        <is>
+          <t>-6.253536, 106.841773</t>
+        </is>
+      </c>
+    </row>
+    <row r="953">
+      <c r="B953" s="8" t="inlineStr">
+        <is>
+          <t>#36</t>
+        </is>
+      </c>
+      <c r="C953" s="8" t="inlineStr">
+        <is>
+          <t>JB KLINIK PRATAMA  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D953" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E953" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-06</t>
+        </is>
+      </c>
+      <c r="F953" s="8" t="inlineStr">
+        <is>
+          <t>-6.315937, 106.795853</t>
+        </is>
+      </c>
+    </row>
+    <row r="954">
+      <c r="B954" s="8" t="inlineStr">
+        <is>
+          <t>#37</t>
+        </is>
+      </c>
+      <c r="C954" s="8" t="inlineStr">
+        <is>
+          <t>JB POHON  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D954" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E954" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-18</t>
+        </is>
+      </c>
+      <c r="F954" s="8" t="inlineStr">
+        <is>
+          <t>-6.280213, 106.819818</t>
+        </is>
+      </c>
+    </row>
+    <row r="955">
+      <c r="B955" s="8" t="inlineStr">
+        <is>
+          <t>#38</t>
+        </is>
+      </c>
+      <c r="C955" s="8" t="inlineStr">
+        <is>
+          <t>JB KYB 01-J02  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D955" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E955" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-20</t>
+        </is>
+      </c>
+      <c r="F955" s="8" t="inlineStr">
+        <is>
+          <t>-6.330565, 106.798477</t>
+        </is>
+      </c>
+    </row>
+    <row r="956">
+      <c r="B956" s="8" t="inlineStr">
+        <is>
+          <t>#39</t>
+        </is>
+      </c>
+      <c r="C956" s="8" t="inlineStr">
+        <is>
+          <t>JB VIVO KKO  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D956" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E956" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-20</t>
+        </is>
+      </c>
+      <c r="F956" s="8" t="inlineStr">
+        <is>
+          <t>-6.309696, 106.813646</t>
+        </is>
+      </c>
+    </row>
+    <row r="957">
+      <c r="B957" s="8" t="inlineStr">
+        <is>
+          <t>#40</t>
+        </is>
+      </c>
+      <c r="C957" s="8" t="inlineStr">
+        <is>
+          <t>JB Warung jati  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D957" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E957" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-22</t>
+        </is>
+      </c>
+      <c r="F957" s="8" t="inlineStr">
+        <is>
+          <t>-6.263033, 106.830827</t>
+        </is>
+      </c>
+    </row>
+    <row r="958">
+      <c r="B958" s="8" t="inlineStr">
+        <is>
+          <t>#41</t>
+        </is>
+      </c>
+      <c r="C958" s="8" t="inlineStr">
+        <is>
+          <t>JKT-25-J025  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D958" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E958" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-22</t>
+        </is>
+      </c>
+      <c r="F958" s="8" t="inlineStr">
+        <is>
+          <t>-6.263033, 106.830827</t>
+        </is>
+      </c>
+    </row>
+    <row r="959">
+      <c r="B959" s="8" t="inlineStr">
+        <is>
+          <t>#42</t>
+        </is>
+      </c>
+      <c r="C959" s="8" t="inlineStr">
+        <is>
+          <t>JB  Polri Pejaten  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D959" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E959" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-22</t>
+        </is>
+      </c>
+      <c r="F959" s="8" t="inlineStr">
+        <is>
+          <t>-6.267526, 106.837739</t>
+        </is>
+      </c>
+    </row>
+    <row r="960">
+      <c r="B960" s="8" t="inlineStr">
+        <is>
+          <t>#43</t>
+        </is>
+      </c>
+      <c r="C960" s="8" t="inlineStr">
+        <is>
+          <t>JB Marga satwa depan masjid  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D960" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E960" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-22</t>
+        </is>
+      </c>
+      <c r="F960" s="8" t="inlineStr">
+        <is>
+          <t>-6.313205, 106.800626</t>
+        </is>
+      </c>
+    </row>
+    <row r="961">
+      <c r="B961" s="8" t="inlineStr">
+        <is>
+          <t>#44</t>
+        </is>
+      </c>
+      <c r="C961" s="8" t="inlineStr">
+        <is>
+          <t>JKT-17-J004  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D961" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E961" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-22</t>
+        </is>
+      </c>
+      <c r="F961" s="8" t="inlineStr">
+        <is>
+          <t>-6.313205, 106.800626</t>
+        </is>
+      </c>
+    </row>
+    <row r="962">
+      <c r="B962" s="8" t="inlineStr">
+        <is>
+          <t>#45</t>
+        </is>
+      </c>
+      <c r="C962" s="8" t="inlineStr">
+        <is>
+          <t>JB Depan sop janda jagakarsa  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D962" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E962" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-22</t>
+        </is>
+      </c>
+      <c r="F962" s="8" t="inlineStr">
+        <is>
+          <t>-6.326899, 106.823884</t>
+        </is>
+      </c>
+    </row>
+    <row r="963">
+      <c r="B963" s="8" t="inlineStr">
+        <is>
+          <t>#46</t>
+        </is>
+      </c>
+      <c r="C963" s="8" t="inlineStr">
+        <is>
+          <t>JB Depan Warjon Jagakarsa  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D963" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E963" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-22</t>
+        </is>
+      </c>
+      <c r="F963" s="8" t="inlineStr">
+        <is>
+          <t>-6.327597, 106.823964</t>
+        </is>
+      </c>
+    </row>
+    <row r="964">
+      <c r="B964" s="8" t="inlineStr">
+        <is>
+          <t>#47</t>
+        </is>
+      </c>
+      <c r="C964" s="8" t="inlineStr">
+        <is>
+          <t>JB DEPAN TOKO FORNITURE  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D964" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E964" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-22</t>
+        </is>
+      </c>
+      <c r="F964" s="8" t="inlineStr">
+        <is>
+          <t>-6.330943, 106.829314</t>
+        </is>
+      </c>
+    </row>
+    <row r="965">
+      <c r="B965" s="8" t="inlineStr">
+        <is>
+          <t>#48</t>
+        </is>
+      </c>
+      <c r="C965" s="8" t="inlineStr">
+        <is>
+          <t>KYB-J203  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D965" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E965" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-22</t>
+        </is>
+      </c>
+      <c r="F965" s="8" t="inlineStr">
+        <is>
+          <t>-6.330943, 106.829314</t>
+        </is>
+      </c>
+    </row>
+    <row r="966">
+      <c r="B966" s="8" t="inlineStr">
+        <is>
+          <t>#49</t>
+        </is>
+      </c>
+      <c r="C966" s="8" t="inlineStr">
+        <is>
+          <t>JB G. RAMBUTAN  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D966" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E966" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-22</t>
+        </is>
+      </c>
+      <c r="F966" s="8" t="inlineStr">
+        <is>
+          <t>-6.329651, 106.825639</t>
+        </is>
+      </c>
+    </row>
+    <row r="967">
+      <c r="B967" s="8" t="inlineStr">
+        <is>
+          <t>#50</t>
+        </is>
+      </c>
+      <c r="C967" s="8" t="inlineStr">
+        <is>
+          <t>Jb Amal indonesia cilandak dalam  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D967" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E967" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-22</t>
+        </is>
+      </c>
+      <c r="F967" s="8" t="inlineStr">
+        <is>
+          <t>-6.287136, 106.801984</t>
+        </is>
+      </c>
+    </row>
+    <row r="968">
+      <c r="B968" s="8" t="inlineStr">
+        <is>
+          <t>#51</t>
+        </is>
+      </c>
+      <c r="C968" s="8" t="inlineStr">
+        <is>
+          <t>Jb Smoking Barrel  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D968" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E968" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-22</t>
+        </is>
+      </c>
+      <c r="F968" s="8" t="inlineStr">
+        <is>
+          <t>-6.287136, 106.801984</t>
+        </is>
+      </c>
+    </row>
+    <row r="969">
+      <c r="B969" s="8" t="inlineStr">
+        <is>
+          <t>#52</t>
+        </is>
+      </c>
+      <c r="C969" s="8" t="inlineStr">
+        <is>
+          <t>Jb Jl. Arco Raya  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D969" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E969" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-22</t>
+        </is>
+      </c>
+      <c r="F969" s="8" t="inlineStr">
+        <is>
+          <t>-6.275664, 106.809882</t>
+        </is>
+      </c>
+    </row>
+    <row r="970">
+      <c r="B970" s="8" t="inlineStr">
+        <is>
+          <t>#53</t>
+        </is>
+      </c>
+      <c r="C970" s="8" t="inlineStr">
+        <is>
+          <t>JKT-01-J116  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D970" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E970" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-22</t>
+        </is>
+      </c>
+      <c r="F970" s="8" t="inlineStr">
+        <is>
+          <t>-6.275664, 106.809882</t>
+        </is>
+      </c>
+    </row>
+    <row r="971">
+      <c r="B971" s="8" t="inlineStr">
+        <is>
+          <t>#54</t>
+        </is>
+      </c>
+      <c r="C971" s="8" t="inlineStr">
+        <is>
+          <t>Jb Jl.Emesde C  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D971" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E971" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-22</t>
+        </is>
+      </c>
+      <c r="F971" s="8" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+    </row>
+    <row r="972">
+      <c r="B972" s="8" t="inlineStr">
+        <is>
+          <t>#55</t>
+        </is>
+      </c>
+      <c r="C972" s="8" t="inlineStr">
+        <is>
+          <t>JKT-01-117  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D972" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E972" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-22</t>
+        </is>
+      </c>
+      <c r="F972" s="8" t="inlineStr">
+        <is>
+          <t>-6.273909, 106.811804</t>
+        </is>
+      </c>
+    </row>
+    <row r="973">
+      <c r="B973" s="8" t="inlineStr">
+        <is>
+          <t>#56</t>
+        </is>
+      </c>
+      <c r="C973" s="8" t="inlineStr">
+        <is>
+          <t>Jb Jl.Emesde A  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D973" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E973" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-22</t>
+        </is>
+      </c>
+      <c r="F973" s="8" t="inlineStr">
+        <is>
+          <t>-6.272845, 106.813001</t>
+        </is>
+      </c>
+    </row>
+    <row r="974">
+      <c r="B974" s="8" t="inlineStr">
+        <is>
+          <t>#57</t>
+        </is>
+      </c>
+      <c r="C974" s="8" t="inlineStr">
+        <is>
+          <t>Jb Jl.Puri Sakti II  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D974" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E974" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-22</t>
+        </is>
+      </c>
+      <c r="F974" s="8" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+    </row>
+    <row r="975">
+      <c r="B975" s="8" t="inlineStr">
+        <is>
+          <t>#58</t>
+        </is>
+      </c>
+      <c r="C975" s="8" t="inlineStr">
+        <is>
+          <t>Jb Jl. Jabir  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D975" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E975" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-22</t>
+        </is>
+      </c>
+      <c r="F975" s="8" t="inlineStr">
+        <is>
+          <t>-6.298851, 106.821271</t>
+        </is>
+      </c>
+    </row>
+    <row r="976">
+      <c r="B976" s="8" t="inlineStr">
+        <is>
+          <t>#59</t>
+        </is>
+      </c>
+      <c r="C976" s="8" t="inlineStr">
+        <is>
+          <t>Jb Jl.Puri Sakti I  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D976" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E976" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-22</t>
+        </is>
+      </c>
+      <c r="F976" s="8" t="inlineStr">
+        <is>
+          <t>-6.272810, 106.810352</t>
+        </is>
+      </c>
+    </row>
+    <row r="977">
+      <c r="B977" s="8" t="inlineStr">
+        <is>
+          <t>#60</t>
+        </is>
+      </c>
+      <c r="C977" s="8" t="inlineStr">
+        <is>
+          <t>JB indomaret  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D977" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E977" s="8" t="inlineStr">
+        <is>
+          <t>2026-10-01</t>
+        </is>
+      </c>
+      <c r="F977" s="8" t="inlineStr">
+        <is>
+          <t>-6.345011, 106.808968</t>
+        </is>
+      </c>
+    </row>
+    <row r="978">
+      <c r="B978" s="8" t="inlineStr">
+        <is>
+          <t>#61</t>
+        </is>
+      </c>
+      <c r="C978" s="8" t="inlineStr">
+        <is>
+          <t>JB jagakarsa II  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D978" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E978" s="8" t="inlineStr">
+        <is>
+          <t>2026-10-01</t>
+        </is>
+      </c>
+      <c r="F978" s="8" t="inlineStr">
+        <is>
+          <t>-6.329785, 106.821748</t>
+        </is>
+      </c>
+    </row>
+    <row r="979">
+      <c r="B979" s="8" t="inlineStr">
+        <is>
+          <t>#62</t>
+        </is>
+      </c>
+      <c r="C979" s="8" t="inlineStr">
+        <is>
+          <t>JB benda akses  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D979" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E979" s="8" t="inlineStr">
+        <is>
+          <t>2026-10-01</t>
+        </is>
+      </c>
+      <c r="F979" s="8" t="inlineStr">
+        <is>
+          <t>-6.330885, 106.807746</t>
+        </is>
+      </c>
+    </row>
+    <row r="980">
+      <c r="B980" s="8" t="inlineStr">
+        <is>
+          <t>#63</t>
+        </is>
+      </c>
+      <c r="C980" s="8" t="inlineStr">
+        <is>
+          <t>JB rumah kosong  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D980" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E980" s="8" t="inlineStr">
+        <is>
+          <t>2026-10-01</t>
+        </is>
+      </c>
+      <c r="F980" s="8" t="inlineStr">
+        <is>
+          <t>-6.329577, 106.821815</t>
+        </is>
+      </c>
+    </row>
+    <row r="981">
+      <c r="B981" s="8" t="inlineStr">
+        <is>
+          <t>#64</t>
+        </is>
+      </c>
+      <c r="C981" s="8" t="inlineStr">
+        <is>
+          <t>JB jl.persahabatan  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D981" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E981" s="8" t="inlineStr">
+        <is>
+          <t>2026-10-01</t>
+        </is>
+      </c>
+      <c r="F981" s="8" t="inlineStr">
+        <is>
+          <t>-6.345869, 106.810821</t>
+        </is>
+      </c>
+    </row>
+    <row r="982">
+      <c r="B982" s="8" t="inlineStr">
+        <is>
+          <t>#65</t>
+        </is>
+      </c>
+      <c r="C982" s="8" t="inlineStr">
+        <is>
+          <t>JB MERUYA  JB KE - 5  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D982" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E982" s="8" t="inlineStr">
+        <is>
+          <t>2026-10-01</t>
+        </is>
+      </c>
+      <c r="F982" s="8" t="inlineStr">
+        <is>
+          <t>-6.203600, 106.733861</t>
+        </is>
+      </c>
+    </row>
+    <row r="983">
+      <c r="B983" s="8" t="inlineStr">
+        <is>
+          <t>#66</t>
+        </is>
+      </c>
+      <c r="C983" s="8" t="inlineStr">
+        <is>
+          <t>JB Depan pos security Kemang Bangka  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D983" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E983" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-27</t>
+        </is>
+      </c>
+      <c r="F983" s="8" t="inlineStr">
+        <is>
+          <t>-6.254729, 106.825747</t>
+        </is>
+      </c>
+    </row>
+    <row r="984">
+      <c r="B984" s="8" t="inlineStr">
+        <is>
+          <t>#67</t>
+        </is>
+      </c>
+      <c r="C984" s="8" t="inlineStr">
+        <is>
+          <t>JB Depan pos security Kemang Bangka 1  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D984" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E984" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-27</t>
+        </is>
+      </c>
+      <c r="F984" s="8" t="inlineStr">
+        <is>
+          <t>-6.254729, 106.825747</t>
+        </is>
+      </c>
+    </row>
+    <row r="985">
+      <c r="B985" s="8" t="inlineStr">
+        <is>
+          <t>#68</t>
+        </is>
+      </c>
+      <c r="C985" s="8" t="inlineStr">
+        <is>
+          <t>JB DEPAN FAMILY MART KKO  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D985" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E985" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-27</t>
+        </is>
+      </c>
+      <c r="F985" s="8" t="inlineStr">
+        <is>
+          <t>-6.296008, 106.815563</t>
+        </is>
+      </c>
+    </row>
+    <row r="987">
+      <c r="A987" s="5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">   🗂 AREA: Jakarta Timur   (0 ODP · 32 JB · 31 Gembok)</t>
+        </is>
+      </c>
+    </row>
+    <row r="988">
+      <c r="A988" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: (Tanpa Segment)</t>
+        </is>
+      </c>
+    </row>
+    <row r="989">
+      <c r="A989" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         JB (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B989" s="9" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C989" s="9" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D989" s="9" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E989" s="9" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F989" s="9" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="990">
+      <c r="B990" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C990" s="8" t="inlineStr">
+        <is>
+          <t>JB Basecamp  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D990" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E990" s="8" t="inlineStr">
         <is>
           <t>2026-07-22</t>
         </is>
       </c>
-      <c r="F430" s="8" t="inlineStr">
+      <c r="F990" s="8" t="inlineStr">
         <is>
           <t>-6.162451, 106.828919</t>
         </is>
       </c>
     </row>
-    <row r="432">
-[...7 lines deleted...]
-      <c r="A433" s="6" t="inlineStr">
+    <row r="991">
+      <c r="B991" s="8" t="inlineStr">
+        <is>
+          <t>#2</t>
+        </is>
+      </c>
+      <c r="C991" s="8" t="inlineStr">
+        <is>
+          <t>MS S4  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D991" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E991" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-01</t>
+        </is>
+      </c>
+      <c r="F991" s="8" t="inlineStr">
+        <is>
+          <t>-6.210088, 106.926747</t>
+        </is>
+      </c>
+    </row>
+    <row r="992">
+      <c r="B992" s="8" t="inlineStr">
+        <is>
+          <t>#3</t>
+        </is>
+      </c>
+      <c r="C992" s="8" t="inlineStr">
+        <is>
+          <t>CKG-14-D0325-M17S4  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D992" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E992" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-04</t>
+        </is>
+      </c>
+      <c r="F992" s="8" t="inlineStr">
+        <is>
+          <t>-6.226778, 106.869444</t>
+        </is>
+      </c>
+    </row>
+    <row r="993">
+      <c r="B993" s="8" t="inlineStr">
+        <is>
+          <t>#4</t>
+        </is>
+      </c>
+      <c r="C993" s="8" t="inlineStr">
+        <is>
+          <t>CKG-14-D0327-M17S6  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D993" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E993" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-04</t>
+        </is>
+      </c>
+      <c r="F993" s="8" t="inlineStr">
+        <is>
+          <t>-6.226833, 106.870861</t>
+        </is>
+      </c>
+    </row>
+    <row r="994">
+      <c r="B994" s="8" t="inlineStr">
+        <is>
+          <t>#5</t>
+        </is>
+      </c>
+      <c r="C994" s="8" t="inlineStr">
+        <is>
+          <t>Jb gang sa'abun  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D994" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E994" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-05</t>
+        </is>
+      </c>
+      <c r="F994" s="8" t="inlineStr">
+        <is>
+          <t>-6.228250, 106.867060</t>
+        </is>
+      </c>
+    </row>
+    <row r="995">
+      <c r="B995" s="8" t="inlineStr">
+        <is>
+          <t>#6</t>
+        </is>
+      </c>
+      <c r="C995" s="8" t="inlineStr">
+        <is>
+          <t>JB TOKO ATLANTA  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D995" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E995" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-05</t>
+        </is>
+      </c>
+      <c r="F995" s="8" t="inlineStr">
+        <is>
+          <t>-6.228240, 106.867080</t>
+        </is>
+      </c>
+    </row>
+    <row r="996">
+      <c r="B996" s="8" t="inlineStr">
+        <is>
+          <t>#7</t>
+        </is>
+      </c>
+      <c r="C996" s="8" t="inlineStr">
+        <is>
+          <t>JB NWC 1  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D996" s="8" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="E996" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-05</t>
+        </is>
+      </c>
+      <c r="F996" s="8" t="inlineStr">
+        <is>
+          <t>-6.222770, 106.865670</t>
+        </is>
+      </c>
+    </row>
+    <row r="997">
+      <c r="B997" s="8" t="inlineStr">
+        <is>
+          <t>#8</t>
+        </is>
+      </c>
+      <c r="C997" s="8" t="inlineStr">
+        <is>
+          <t>JB Sarana  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D997" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E997" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-05</t>
+        </is>
+      </c>
+      <c r="F997" s="8" t="inlineStr">
+        <is>
+          <t>-6.224300, 106.874270</t>
+        </is>
+      </c>
+    </row>
+    <row r="998">
+      <c r="B998" s="8" t="inlineStr">
+        <is>
+          <t>#9</t>
+        </is>
+      </c>
+      <c r="C998" s="8" t="inlineStr">
+        <is>
+          <t>JB Grand tri asih  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D998" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E998" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-09</t>
+        </is>
+      </c>
+      <c r="F998" s="8" t="inlineStr">
+        <is>
+          <t>-6.344379, 106.883948</t>
+        </is>
+      </c>
+    </row>
+    <row r="999">
+      <c r="B999" s="8" t="inlineStr">
+        <is>
+          <t>#10</t>
+        </is>
+      </c>
+      <c r="C999" s="8" t="inlineStr">
+        <is>
+          <t>JB POP GADING ICON  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D999" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E999" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
+      <c r="F999" s="8" t="inlineStr">
+        <is>
+          <t>-6.179694, 106.904167</t>
+        </is>
+      </c>
+    </row>
+    <row r="1000">
+      <c r="B1000" s="8" t="inlineStr">
+        <is>
+          <t>#11</t>
+        </is>
+      </c>
+      <c r="C1000" s="8" t="inlineStr">
+        <is>
+          <t>JB JK-07 kayu putih  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D1000" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E1000" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
+      <c r="F1000" s="8" t="inlineStr">
+        <is>
+          <t>-6.186363, 106.895132</t>
+        </is>
+      </c>
+    </row>
+    <row r="1001">
+      <c r="B1001" s="8" t="inlineStr">
+        <is>
+          <t>#12</t>
+        </is>
+      </c>
+      <c r="C1001" s="8" t="inlineStr">
+        <is>
+          <t>JB Taman pulogadung  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D1001" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E1001" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
+      <c r="F1001" s="8" t="inlineStr">
+        <is>
+          <t>-6.186402, 106.894727</t>
+        </is>
+      </c>
+    </row>
+    <row r="1002">
+      <c r="B1002" s="8" t="inlineStr">
+        <is>
+          <t>#13</t>
+        </is>
+      </c>
+      <c r="C1002" s="8" t="inlineStr">
+        <is>
+          <t>JB APOTEK ARJUNA , F  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D1002" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E1002" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
+      <c r="F1002" s="8" t="inlineStr">
+        <is>
+          <t>-6.282694, 106.860556</t>
+        </is>
+      </c>
+    </row>
+    <row r="1003">
+      <c r="B1003" s="8" t="inlineStr">
+        <is>
+          <t>#14</t>
+        </is>
+      </c>
+      <c r="C1003" s="8" t="inlineStr">
+        <is>
+          <t>JB APOTEK ARJUNA , F  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D1003" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E1003" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
+      <c r="F1003" s="8" t="inlineStr">
+        <is>
+          <t>-6.282694, 106.860556</t>
+        </is>
+      </c>
+    </row>
+    <row r="1004">
+      <c r="B1004" s="8" t="inlineStr">
+        <is>
+          <t>#15</t>
+        </is>
+      </c>
+      <c r="C1004" s="8" t="inlineStr">
+        <is>
+          <t>JB APOTEK ARJUNA , F  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D1004" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E1004" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
+      <c r="F1004" s="8" t="inlineStr">
+        <is>
+          <t>-6.282694, 106.860556</t>
+        </is>
+      </c>
+    </row>
+    <row r="1005">
+      <c r="B1005" s="8" t="inlineStr">
+        <is>
+          <t>#16</t>
+        </is>
+      </c>
+      <c r="C1005" s="8" t="inlineStr">
+        <is>
+          <t>JB APOTEK ARJUNA , F  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D1005" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E1005" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
+      <c r="F1005" s="8" t="inlineStr">
+        <is>
+          <t>-6.282694, 106.860556</t>
+        </is>
+      </c>
+    </row>
+    <row r="1006">
+      <c r="B1006" s="8" t="inlineStr">
+        <is>
+          <t>#17</t>
+        </is>
+      </c>
+      <c r="C1006" s="8" t="inlineStr">
+        <is>
+          <t>JB APOTEK ARJUNA , F  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D1006" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E1006" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
+      <c r="F1006" s="8" t="inlineStr">
+        <is>
+          <t>-6.282694, 106.860556</t>
+        </is>
+      </c>
+    </row>
+    <row r="1007">
+      <c r="B1007" s="8" t="inlineStr">
+        <is>
+          <t>#18</t>
+        </is>
+      </c>
+      <c r="C1007" s="8" t="inlineStr">
+        <is>
+          <t>JB APOTEK ARJUNA , F  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D1007" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E1007" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
+      <c r="F1007" s="8" t="inlineStr">
+        <is>
+          <t>-6.282694, 106.860556</t>
+        </is>
+      </c>
+    </row>
+    <row r="1008">
+      <c r="B1008" s="8" t="inlineStr">
+        <is>
+          <t>#19</t>
+        </is>
+      </c>
+      <c r="C1008" s="8" t="inlineStr">
+        <is>
+          <t>JB ALFA MIDI CONDET  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D1008" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E1008" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
+      <c r="F1008" s="8" t="inlineStr">
+        <is>
+          <t>-6.283750, 106.855281</t>
+        </is>
+      </c>
+    </row>
+    <row r="1009">
+      <c r="B1009" s="8" t="inlineStr">
+        <is>
+          <t>#20</t>
+        </is>
+      </c>
+      <c r="C1009" s="8" t="inlineStr">
+        <is>
+          <t>JB Taman impian  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D1009" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E1009" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-05</t>
+        </is>
+      </c>
+      <c r="F1009" s="8" t="inlineStr">
+        <is>
+          <t>-6.339506, 106.872824</t>
+        </is>
+      </c>
+    </row>
+    <row r="1010">
+      <c r="B1010" s="8" t="inlineStr">
+        <is>
+          <t>#21</t>
+        </is>
+      </c>
+      <c r="C1010" s="8" t="inlineStr">
+        <is>
+          <t>JKG-02-J002  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D1010" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E1010" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-18</t>
+        </is>
+      </c>
+      <c r="F1010" s="8" t="inlineStr">
+        <is>
+          <t>-6.224300, 106.901700</t>
+        </is>
+      </c>
+    </row>
+    <row r="1011">
+      <c r="B1011" s="8" t="inlineStr">
+        <is>
+          <t>#22</t>
+        </is>
+      </c>
+      <c r="C1011" s="8" t="inlineStr">
+        <is>
+          <t>JB CHOCO BY THAMRA  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D1011" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E1011" s="8" t="inlineStr">
+        <is>
+          <t>2026-10-06</t>
+        </is>
+      </c>
+      <c r="F1011" s="8" t="inlineStr">
+        <is>
+          <t>-6.227066, 106.882186</t>
+        </is>
+      </c>
+    </row>
+    <row r="1012">
+      <c r="B1012" s="8" t="inlineStr">
+        <is>
+          <t>#23</t>
+        </is>
+      </c>
+      <c r="C1012" s="8" t="inlineStr">
+        <is>
+          <t>JB PASAR PERTIGAAN  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D1012" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E1012" s="8" t="inlineStr">
+        <is>
+          <t>2026-10-05</t>
+        </is>
+      </c>
+      <c r="F1012" s="8" t="inlineStr">
+        <is>
+          <t>-6.186968, 106.902405</t>
+        </is>
+      </c>
+    </row>
+    <row r="1013">
+      <c r="B1013" s="8" t="inlineStr">
+        <is>
+          <t>#24</t>
+        </is>
+      </c>
+      <c r="C1013" s="8" t="inlineStr">
+        <is>
+          <t>JB SOLARIA  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D1013" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E1013" s="8" t="inlineStr">
+        <is>
+          <t>2026-10-05</t>
+        </is>
+      </c>
+      <c r="F1013" s="8" t="inlineStr">
+        <is>
+          <t>-6.193697, 106.902285</t>
+        </is>
+      </c>
+    </row>
+    <row r="1014">
+      <c r="B1014" s="8" t="inlineStr">
+        <is>
+          <t>#25</t>
+        </is>
+      </c>
+      <c r="C1014" s="8" t="inlineStr">
+        <is>
+          <t>JB BLITZ STEAM  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D1014" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E1014" s="8" t="inlineStr">
+        <is>
+          <t>2026-10-05</t>
+        </is>
+      </c>
+      <c r="F1014" s="8" t="inlineStr">
+        <is>
+          <t>-6.229128, 106.898308</t>
+        </is>
+      </c>
+    </row>
+    <row r="1015">
+      <c r="B1015" s="8" t="inlineStr">
+        <is>
+          <t>#26</t>
+        </is>
+      </c>
+      <c r="C1015" s="8" t="inlineStr">
+        <is>
+          <t>JB CHOCO BY THAMRA  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D1015" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E1015" s="8" t="inlineStr">
+        <is>
+          <t>2026-10-05</t>
+        </is>
+      </c>
+      <c r="F1015" s="8" t="inlineStr">
+        <is>
+          <t>-6.227066, 106.882186</t>
+        </is>
+      </c>
+    </row>
+    <row r="1016">
+      <c r="B1016" s="8" t="inlineStr">
+        <is>
+          <t>#27</t>
+        </is>
+      </c>
+      <c r="C1016" s="8" t="inlineStr">
+        <is>
+          <t>JB PERTIGAAN MCDONALD  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D1016" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E1016" s="8" t="inlineStr">
+        <is>
+          <t>2026-10-04</t>
+        </is>
+      </c>
+      <c r="F1016" s="8" t="inlineStr">
+        <is>
+          <t>-6.237245, 106.868914</t>
+        </is>
+      </c>
+    </row>
+    <row r="1017">
+      <c r="B1017" s="8" t="inlineStr">
+        <is>
+          <t>#28</t>
+        </is>
+      </c>
+      <c r="C1017" s="8" t="inlineStr">
+        <is>
+          <t>JB SAMPING REL  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D1017" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E1017" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-24</t>
+        </is>
+      </c>
+      <c r="F1017" s="8" t="inlineStr">
+        <is>
+          <t>-6.141603, 106.833706</t>
+        </is>
+      </c>
+    </row>
+    <row r="1018">
+      <c r="B1018" s="8" t="inlineStr">
+        <is>
+          <t>#29</t>
+        </is>
+      </c>
+      <c r="C1018" s="8" t="inlineStr">
+        <is>
+          <t>CKG-14-D0322-M110S4  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D1018" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E1018" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-24</t>
+        </is>
+      </c>
+      <c r="F1018" s="8" t="inlineStr">
+        <is>
+          <t>-6.228721, 106.867348</t>
+        </is>
+      </c>
+    </row>
+    <row r="1019">
+      <c r="B1019" s="8" t="inlineStr">
+        <is>
+          <t>#30</t>
+        </is>
+      </c>
+      <c r="C1019" s="8" t="inlineStr">
+        <is>
+          <t>JB Bidara Cina 3  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D1019" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E1019" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-24</t>
+        </is>
+      </c>
+      <c r="F1019" s="8" t="inlineStr">
+        <is>
+          <t>-6.245454, 106.867872</t>
+        </is>
+      </c>
+    </row>
+    <row r="1020">
+      <c r="B1020" s="8" t="inlineStr">
+        <is>
+          <t>#31</t>
+        </is>
+      </c>
+      <c r="C1020" s="8" t="inlineStr">
+        <is>
+          <t>CKG-14-D0308-M108S5  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D1020" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E1020" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-24</t>
+        </is>
+      </c>
+      <c r="F1020" s="8" t="inlineStr">
+        <is>
+          <t>-6.228024, 106.869117</t>
+        </is>
+      </c>
+    </row>
+    <row r="1021">
+      <c r="B1021" s="8" t="inlineStr">
+        <is>
+          <t>#32</t>
+        </is>
+      </c>
+      <c r="C1021" s="8" t="inlineStr">
+        <is>
+          <t>CKG-14-D0320-M110S2  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D1021" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E1021" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-24</t>
+        </is>
+      </c>
+      <c r="F1021" s="8" t="inlineStr">
+        <is>
+          <t>-6.232076, 106.880269</t>
+        </is>
+      </c>
+    </row>
+    <row r="1023">
+      <c r="A1023" s="5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">   🗂 AREA: Jakarta Utara   (0 ODP · 9 JB · 9 Gembok)</t>
+        </is>
+      </c>
+    </row>
+    <row r="1024">
+      <c r="A1024" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: (Tanpa Segment)</t>
+        </is>
+      </c>
+    </row>
+    <row r="1025">
+      <c r="A1025" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         JB (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B1025" s="9" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C1025" s="9" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D1025" s="9" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E1025" s="9" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F1025" s="9" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="1026">
+      <c r="B1026" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C1026" s="8" t="inlineStr">
+        <is>
+          <t>JB GLOBAL JET PLUIT  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D1026" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E1026" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-09</t>
+        </is>
+      </c>
+      <c r="F1026" s="8" t="inlineStr">
+        <is>
+          <t>-6.115056, 106.784056</t>
+        </is>
+      </c>
+    </row>
+    <row r="1027">
+      <c r="B1027" s="8" t="inlineStr">
+        <is>
+          <t>#2</t>
+        </is>
+      </c>
+      <c r="C1027" s="8" t="inlineStr">
+        <is>
+          <t>JB McDonald's pluit  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D1027" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E1027" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-05</t>
+        </is>
+      </c>
+      <c r="F1027" s="8" t="inlineStr">
+        <is>
+          <t>-6.115750, 106.774694</t>
+        </is>
+      </c>
+    </row>
+    <row r="1028">
+      <c r="B1028" s="8" t="inlineStr">
+        <is>
+          <t>#3</t>
+        </is>
+      </c>
+      <c r="C1028" s="8" t="inlineStr">
+        <is>
+          <t>JB KANDANG BEBEK  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D1028" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E1028" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-05</t>
+        </is>
+      </c>
+      <c r="F1028" s="8" t="inlineStr">
+        <is>
+          <t>-6.118972, 106.784417</t>
+        </is>
+      </c>
+    </row>
+    <row r="1029">
+      <c r="B1029" s="8" t="inlineStr">
+        <is>
+          <t>#4</t>
+        </is>
+      </c>
+      <c r="C1029" s="8" t="inlineStr">
+        <is>
+          <t>JB jumper jl.pluit  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D1029" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E1029" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-05</t>
+        </is>
+      </c>
+      <c r="F1029" s="8" t="inlineStr">
+        <is>
+          <t>-6.110528, 106.779472</t>
+        </is>
+      </c>
+    </row>
+    <row r="1030">
+      <c r="B1030" s="8" t="inlineStr">
+        <is>
+          <t>#5</t>
+        </is>
+      </c>
+      <c r="C1030" s="8" t="inlineStr">
+        <is>
+          <t>JB Halte Lamer Pluit  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D1030" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E1030" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-22</t>
+        </is>
+      </c>
+      <c r="F1030" s="8" t="inlineStr">
+        <is>
+          <t>-6.126487, 106.788503</t>
+        </is>
+      </c>
+    </row>
+    <row r="1031">
+      <c r="B1031" s="8" t="inlineStr">
+        <is>
+          <t>#6</t>
+        </is>
+      </c>
+      <c r="C1031" s="8" t="inlineStr">
+        <is>
+          <t>JB POM Depan Indomaret 1  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D1031" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E1031" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-22</t>
+        </is>
+      </c>
+      <c r="F1031" s="8" t="inlineStr">
+        <is>
+          <t>-6.131267, 106.792868</t>
+        </is>
+      </c>
+    </row>
+    <row r="1032">
+      <c r="B1032" s="8" t="inlineStr">
+        <is>
+          <t>#7</t>
+        </is>
+      </c>
+      <c r="C1032" s="8" t="inlineStr">
+        <is>
+          <t>JB POM Depan Indomaret 2  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D1032" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E1032" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-22</t>
+        </is>
+      </c>
+      <c r="F1032" s="8" t="inlineStr">
+        <is>
+          <t>-6.131309, 106.792890</t>
+        </is>
+      </c>
+    </row>
+    <row r="1033">
+      <c r="B1033" s="8" t="inlineStr">
+        <is>
+          <t>#8</t>
+        </is>
+      </c>
+      <c r="C1033" s="8" t="inlineStr">
+        <is>
+          <t>JB Halte McD Pluit  JB KE-9  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D1033" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E1033" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-28</t>
+        </is>
+      </c>
+      <c r="F1033" s="8" t="inlineStr">
+        <is>
+          <t>-6.115665, 106.774786</t>
+        </is>
+      </c>
+    </row>
+    <row r="1034">
+      <c r="B1034" s="8" t="inlineStr">
+        <is>
+          <t>#9</t>
+        </is>
+      </c>
+      <c r="C1034" s="8" t="inlineStr">
+        <is>
+          <t>JB Anak McDonald pluit  JB KE-8  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D1034" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E1034" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-28</t>
+        </is>
+      </c>
+      <c r="F1034" s="8" t="inlineStr">
+        <is>
+          <t>-6.115665, 106.774786</t>
+        </is>
+      </c>
+    </row>
+    <row r="1036">
+      <c r="A1036" s="5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">   🗂 AREA: NUSA DUA   (1 ODP · 2 JB · 3 Gembok)</t>
+        </is>
+      </c>
+    </row>
+    <row r="1037">
+      <c r="A1037" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: BA-DPS-05-PE1-NSDUA JB</t>
+        </is>
+      </c>
+    </row>
+    <row r="1038">
+      <c r="A1038" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         JB (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B1038" s="9" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C1038" s="9" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D1038" s="9" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E1038" s="9" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F1038" s="9" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="1039">
+      <c r="B1039" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C1039" s="8" t="inlineStr">
+        <is>
+          <t>JALAN GOA LEMPEH NO. 27A, PECATU, KUTA SELATAN,, Badung, Bali 80361 IDN (BA-DPS-05-PE1-NSDUA)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D1039" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E1039" s="8" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
+      <c r="F1039" s="8" t="inlineStr">
+        <is>
+          <t>-8.836117, 115.125760</t>
+        </is>
+      </c>
+    </row>
+    <row r="1041">
+      <c r="A1041" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: JB MS 1/1/12 BA-DPS-05-LT1-NSDUA</t>
+        </is>
+      </c>
+    </row>
+    <row r="1042">
+      <c r="A1042" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         JB (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B1042" s="9" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C1042" s="9" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D1042" s="9" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E1042" s="9" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F1042" s="9" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="1043">
+      <c r="B1043" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C1043" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Dharmawangsa 35, Kutuh, Kec. Kuta Sel., Kabupaten Badung, Bali 80361  (BA-DPS-05-LT1-NSDUA 1/1/12)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D1043" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E1043" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-11</t>
+        </is>
+      </c>
+      <c r="F1043" s="8" t="inlineStr">
+        <is>
+          <t>-8.825737, 115.183159</t>
+        </is>
+      </c>
+    </row>
+    <row r="1045">
+      <c r="A1045" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: MGW-01-D0996-M141S7</t>
+        </is>
+      </c>
+    </row>
+    <row r="1046">
+      <c r="A1046" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B1046" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C1046" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D1046" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E1046" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F1046" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="1047">
+      <c r="B1047" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C1047" s="8" t="inlineStr">
+        <is>
+          <t>Banjar Peminge, Jl. Siligita No.3A, Nusa Dua, Benoa, Kec. Kuta Sel.,, Denpasar, Bali 80571 IDN (BA-MGW-01-LT6-BNOA 1/1/12 )  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D1047" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E1047" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-29</t>
+        </is>
+      </c>
+      <c r="F1047" s="8" t="inlineStr">
+        <is>
+          <t>-8.805150, 115.221488</t>
+        </is>
+      </c>
+    </row>
+    <row r="1049">
+      <c r="A1049" s="5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">   🗂 AREA: TABANAN   (12 ODP · 0 JB · 12 Gembok)</t>
+        </is>
+      </c>
+    </row>
+    <row r="1050">
+      <c r="A1050" s="6" t="inlineStr">
         <is>
           <t xml:space="preserve">      ▸ Segment: DPS-04-D0010-M02S4</t>
         </is>
       </c>
     </row>
-    <row r="434">
-      <c r="A434" s="7" t="inlineStr">
+    <row r="1051">
+      <c r="A1051" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">         ODP (status 3 kunci)</t>
         </is>
       </c>
-      <c r="B434" s="7" t="inlineStr">
+      <c r="B1051" s="7" t="inlineStr">
         <is>
           <t>Titik</t>
         </is>
       </c>
-      <c r="C434" s="7" t="inlineStr">
+      <c r="C1051" s="7" t="inlineStr">
         <is>
           <t>Deskripsi + Status Kunci</t>
         </is>
       </c>
-      <c r="D434" s="7" t="inlineStr">
+      <c r="D1051" s="7" t="inlineStr">
         <is>
           <t>Jml Gembok</t>
         </is>
       </c>
-      <c r="E434" s="7" t="inlineStr">
+      <c r="E1051" s="7" t="inlineStr">
         <is>
           <t>Tanggal</t>
         </is>
       </c>
-      <c r="F434" s="7" t="inlineStr">
+      <c r="F1051" s="7" t="inlineStr">
         <is>
           <t>Koordinat</t>
         </is>
       </c>
     </row>
-    <row r="435">
-      <c r="B435" s="8" t="inlineStr">
+    <row r="1052">
+      <c r="B1052" s="8" t="inlineStr">
         <is>
           <t>#1</t>
         </is>
       </c>
-      <c r="C435" s="8" t="inlineStr">
+      <c r="C1052" s="8" t="inlineStr">
         <is>
           <t>Jl. Buluh Indah No.88, Denpasar Barat, Denpasar, Bali 80118 IDN (BA-DPS-10-LT8-NGKA 1/1/5)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
         </is>
       </c>
-      <c r="D435" s="8" t="n">
-[...2 lines deleted...]
-      <c r="E435" s="8" t="inlineStr">
+      <c r="D1052" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E1052" s="8" t="inlineStr">
         <is>
           <t>2026-08-29</t>
         </is>
       </c>
-      <c r="F435" s="8" t="inlineStr">
+      <c r="F1052" s="8" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
     </row>
-    <row r="437">
-      <c r="A437" s="6" t="inlineStr">
+    <row r="1054">
+      <c r="A1054" s="6" t="inlineStr">
         <is>
           <t xml:space="preserve">      ▸ Segment: MGW-03-D1799-M243S4</t>
         </is>
       </c>
     </row>
-    <row r="438">
-      <c r="A438" s="7" t="inlineStr">
+    <row r="1055">
+      <c r="A1055" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">         ODP (status 3 kunci)</t>
         </is>
       </c>
-      <c r="B438" s="7" t="inlineStr">
+      <c r="B1055" s="7" t="inlineStr">
         <is>
           <t>Titik</t>
         </is>
       </c>
-      <c r="C438" s="7" t="inlineStr">
+      <c r="C1055" s="7" t="inlineStr">
         <is>
           <t>Deskripsi + Status Kunci</t>
         </is>
       </c>
-      <c r="D438" s="7" t="inlineStr">
+      <c r="D1055" s="7" t="inlineStr">
         <is>
           <t>Jml Gembok</t>
         </is>
       </c>
-      <c r="E438" s="7" t="inlineStr">
+      <c r="E1055" s="7" t="inlineStr">
         <is>
           <t>Tanggal</t>
         </is>
       </c>
-      <c r="F438" s="7" t="inlineStr">
+      <c r="F1055" s="7" t="inlineStr">
         <is>
           <t>Koordinat</t>
         </is>
       </c>
     </row>
-    <row r="439">
-      <c r="B439" s="8" t="inlineStr">
+    <row r="1056">
+      <c r="B1056" s="8" t="inlineStr">
         <is>
           <t>#1</t>
         </is>
       </c>
-      <c r="C439" s="8" t="inlineStr">
+      <c r="C1056" s="8" t="inlineStr">
         <is>
           <t>MS rumah nn279, rumah nn244, Jl. Raya Buruan, No. ~82152-1308, 1, Open Area Pitra, Tabanan, Bali (OLT: -BA-MGW-03-LT5-MARGA PON : -0-1-13)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
         </is>
       </c>
-      <c r="D439" s="8" t="n">
-[...2 lines deleted...]
-      <c r="E439" s="8" t="inlineStr">
+      <c r="D1056" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E1056" s="8" t="inlineStr">
         <is>
           <t>2026-07-28</t>
         </is>
       </c>
-      <c r="F439" s="8" t="inlineStr">
+      <c r="F1056" s="8" t="inlineStr">
         <is>
           <t>-8.432707, 115.152300</t>
         </is>
       </c>
     </row>
-    <row r="441">
-      <c r="A441" s="6" t="inlineStr">
+    <row r="1058">
+      <c r="A1058" s="6" t="inlineStr">
         <is>
           <t xml:space="preserve">      ▸ Segment: MGW-030-D00991-M137S4</t>
         </is>
       </c>
     </row>
-    <row r="442">
-      <c r="A442" s="7" t="inlineStr">
+    <row r="1059">
+      <c r="A1059" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">         ODP (status 3 kunci)</t>
         </is>
       </c>
-      <c r="B442" s="7" t="inlineStr">
+      <c r="B1059" s="7" t="inlineStr">
         <is>
           <t>Titik</t>
         </is>
       </c>
-      <c r="C442" s="7" t="inlineStr">
+      <c r="C1059" s="7" t="inlineStr">
         <is>
           <t>Deskripsi + Status Kunci</t>
         </is>
       </c>
-      <c r="D442" s="7" t="inlineStr">
+      <c r="D1059" s="7" t="inlineStr">
         <is>
           <t>Jml Gembok</t>
         </is>
       </c>
-      <c r="E442" s="7" t="inlineStr">
+      <c r="E1059" s="7" t="inlineStr">
         <is>
           <t>Tanggal</t>
         </is>
       </c>
-      <c r="F442" s="7" t="inlineStr">
+      <c r="F1059" s="7" t="inlineStr">
         <is>
           <t>Koordinat</t>
         </is>
       </c>
     </row>
-    <row r="443">
-      <c r="B443" s="8" t="inlineStr">
+    <row r="1060">
+      <c r="B1060" s="8" t="inlineStr">
         <is>
           <t>#1</t>
         </is>
       </c>
-      <c r="C443" s="8" t="inlineStr">
+      <c r="C1060" s="8" t="inlineStr">
         <is>
           <t>DPFO RUMAH NN15 JL.Banjar Bunyuh No. - Perean - Baturiti, Tabanan, Bali (OLT: BA-MGW-03-LT3-MRGA PON:1/1/10)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
         </is>
       </c>
-      <c r="D443" s="8" t="n">
-[...2 lines deleted...]
-      <c r="E443" s="8" t="inlineStr">
+      <c r="D1060" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E1060" s="8" t="inlineStr">
         <is>
           <t>2026-07-29</t>
         </is>
       </c>
-      <c r="F443" s="8" t="inlineStr">
+      <c r="F1060" s="8" t="inlineStr">
         <is>
           <t>-8.427538, 115.189382</t>
         </is>
       </c>
     </row>
-    <row r="445">
-      <c r="A445" s="6" t="inlineStr">
+    <row r="1062">
+      <c r="A1062" s="6" t="inlineStr">
         <is>
           <t xml:space="preserve">      ▸ Segment: MGW03-D1769-M242S2</t>
         </is>
       </c>
     </row>
-    <row r="446">
-      <c r="A446" s="7" t="inlineStr">
+    <row r="1063">
+      <c r="A1063" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">         ODP (status 3 kunci)</t>
         </is>
       </c>
-      <c r="B446" s="7" t="inlineStr">
+      <c r="B1063" s="7" t="inlineStr">
         <is>
           <t>Titik</t>
         </is>
       </c>
-      <c r="C446" s="7" t="inlineStr">
+      <c r="C1063" s="7" t="inlineStr">
         <is>
           <t>Deskripsi + Status Kunci</t>
         </is>
       </c>
-      <c r="D446" s="7" t="inlineStr">
+      <c r="D1063" s="7" t="inlineStr">
         <is>
           <t>Jml Gembok</t>
         </is>
       </c>
-      <c r="E446" s="7" t="inlineStr">
+      <c r="E1063" s="7" t="inlineStr">
         <is>
           <t>Tanggal</t>
         </is>
       </c>
-      <c r="F446" s="7" t="inlineStr">
+      <c r="F1063" s="7" t="inlineStr">
         <is>
           <t>Koordinat</t>
         </is>
       </c>
     </row>
-    <row r="447">
-      <c r="B447" s="8" t="inlineStr">
+    <row r="1064">
+      <c r="B1064" s="8" t="inlineStr">
         <is>
           <t>#1</t>
         </is>
       </c>
-      <c r="C447" s="8" t="inlineStr">
+      <c r="C1064" s="8" t="inlineStr">
         <is>
           <t>DPFO rumah nn244, Jl. Raya Buruan, No. ~82152-1308, 1, Open Area Pitra, Tabanan, Bali (OLT: -BA-MGW-03-LT5-MARGA PON : -0-1-13)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
         </is>
       </c>
-      <c r="D447" s="8" t="n">
-[...2 lines deleted...]
-      <c r="E447" s="8" t="inlineStr">
+      <c r="D1064" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E1064" s="8" t="inlineStr">
         <is>
           <t>2026-07-28</t>
         </is>
       </c>
-      <c r="F447" s="8" t="inlineStr">
+      <c r="F1064" s="8" t="inlineStr">
         <is>
           <t>-8.432993, 115.143080</t>
         </is>
       </c>
     </row>
-    <row r="449">
-      <c r="A449" s="6" t="inlineStr">
+    <row r="1066">
+      <c r="A1066" s="6" t="inlineStr">
         <is>
           <t xml:space="preserve">      ▸ Segment: TAB-01-D0344-M048S8</t>
         </is>
       </c>
     </row>
-    <row r="450">
-      <c r="A450" s="7" t="inlineStr">
+    <row r="1067">
+      <c r="A1067" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">         ODP (status 3 kunci)</t>
         </is>
       </c>
-      <c r="B450" s="7" t="inlineStr">
+      <c r="B1067" s="7" t="inlineStr">
         <is>
           <t>Titik</t>
         </is>
       </c>
-      <c r="C450" s="7" t="inlineStr">
+      <c r="C1067" s="7" t="inlineStr">
         <is>
           <t>Deskripsi + Status Kunci</t>
         </is>
       </c>
-      <c r="D450" s="7" t="inlineStr">
+      <c r="D1067" s="7" t="inlineStr">
         <is>
           <t>Jml Gembok</t>
         </is>
       </c>
-      <c r="E450" s="7" t="inlineStr">
+      <c r="E1067" s="7" t="inlineStr">
         <is>
           <t>Tanggal</t>
         </is>
       </c>
-      <c r="F450" s="7" t="inlineStr">
+      <c r="F1067" s="7" t="inlineStr">
         <is>
           <t>Koordinat</t>
         </is>
       </c>
     </row>
-    <row r="451">
-      <c r="B451" s="8" t="inlineStr">
+    <row r="1068">
+      <c r="B1068" s="8" t="inlineStr">
         <is>
           <t>#1</t>
         </is>
       </c>
-      <c r="C451" s="8" t="inlineStr">
+      <c r="C1068" s="8" t="inlineStr">
         <is>
           <t>DPFO ruko nn130 Jl. Tegal Jadi No. ~82181-2258 TEGALJADI - MARGA, Tabanan, Bali (OLT: -BA-TAB-01-LT3-TABN PON: -1/1/3)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
         </is>
       </c>
-      <c r="D451" s="8" t="n">
-[...2 lines deleted...]
-      <c r="E451" s="8" t="inlineStr">
+      <c r="D1068" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E1068" s="8" t="inlineStr">
         <is>
           <t>2026-07-29</t>
         </is>
       </c>
-      <c r="F451" s="8" t="inlineStr">
+      <c r="F1068" s="8" t="inlineStr">
         <is>
           <t>-8.525358, 115.146113</t>
         </is>
       </c>
     </row>
-    <row r="453">
-      <c r="A453" s="6" t="inlineStr">
+    <row r="1070">
+      <c r="A1070" s="6" t="inlineStr">
         <is>
           <t xml:space="preserve">      ▸ Segment: TAB-01-D0861-M117S7</t>
         </is>
       </c>
     </row>
-    <row r="454">
-      <c r="A454" s="7" t="inlineStr">
+    <row r="1071">
+      <c r="A1071" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">         ODP (status 3 kunci)</t>
         </is>
       </c>
-      <c r="B454" s="7" t="inlineStr">
+      <c r="B1071" s="7" t="inlineStr">
         <is>
           <t>Titik</t>
         </is>
       </c>
-      <c r="C454" s="7" t="inlineStr">
+      <c r="C1071" s="7" t="inlineStr">
         <is>
           <t>Deskripsi + Status Kunci</t>
         </is>
       </c>
-      <c r="D454" s="7" t="inlineStr">
+      <c r="D1071" s="7" t="inlineStr">
         <is>
           <t>Jml Gembok</t>
         </is>
       </c>
-      <c r="E454" s="7" t="inlineStr">
+      <c r="E1071" s="7" t="inlineStr">
         <is>
           <t>Tanggal</t>
         </is>
       </c>
-      <c r="F454" s="7" t="inlineStr">
+      <c r="F1071" s="7" t="inlineStr">
         <is>
           <t>Koordinat</t>
         </is>
       </c>
     </row>
-    <row r="455">
-      <c r="B455" s="8" t="inlineStr">
+    <row r="1072">
+      <c r="B1072" s="8" t="inlineStr">
         <is>
           <t>#1</t>
         </is>
       </c>
-      <c r="C455" s="8" t="inlineStr">
+      <c r="C1072" s="8" t="inlineStr">
         <is>
           <t>Jln. Anggrek, - , Open Area Dauh Peken Tabanan,bali82111 (BA-TAB-01-LT5-TABN 1/1/13)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
         </is>
       </c>
-      <c r="D455" s="8" t="n">
-[...2 lines deleted...]
-      <c r="E455" s="8" t="inlineStr">
+      <c r="D1072" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E1072" s="8" t="inlineStr">
         <is>
           <t>2026-08-29</t>
         </is>
       </c>
-      <c r="F455" s="8" t="inlineStr">
+      <c r="F1072" s="8" t="inlineStr">
         <is>
           <t>-8.540808, 115.124086</t>
         </is>
       </c>
     </row>
-    <row r="457">
-      <c r="A457" s="6" t="inlineStr">
+    <row r="1074">
+      <c r="A1074" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      ▸ Segment: TAB-01-D0974-M132S3</t>
+        </is>
+      </c>
+    </row>
+    <row r="1075">
+      <c r="A1075" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">         ODP (status 3 kunci)</t>
+        </is>
+      </c>
+      <c r="B1075" s="7" t="inlineStr">
+        <is>
+          <t>Titik</t>
+        </is>
+      </c>
+      <c r="C1075" s="7" t="inlineStr">
+        <is>
+          <t>Deskripsi + Status Kunci</t>
+        </is>
+      </c>
+      <c r="D1075" s="7" t="inlineStr">
+        <is>
+          <t>Jml Gembok</t>
+        </is>
+      </c>
+      <c r="E1075" s="7" t="inlineStr">
+        <is>
+          <t>Tanggal</t>
+        </is>
+      </c>
+      <c r="F1075" s="7" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+    </row>
+    <row r="1076">
+      <c r="B1076" s="8" t="inlineStr">
+        <is>
+          <t>#1</t>
+        </is>
+      </c>
+      <c r="C1076" s="8" t="inlineStr">
+        <is>
+          <t>Jl. Mawar No. 38 Delod Peken - Tabanan, Denpasar, Bali 11620 (BA-TAB-01-LT4-TABN 1/2/5)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
+        </is>
+      </c>
+      <c r="D1076" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E1076" s="8" t="inlineStr">
+        <is>
+          <t>2026-10-04</t>
+        </is>
+      </c>
+      <c r="F1076" s="8" t="inlineStr">
+        <is>
+          <t>-8.553963, 115.122397</t>
+        </is>
+      </c>
+    </row>
+    <row r="1078">
+      <c r="A1078" s="6" t="inlineStr">
         <is>
           <t xml:space="preserve">      ▸ Segment: TAB-01-D1965-M268S2</t>
         </is>
       </c>
     </row>
-    <row r="458">
-      <c r="A458" s="7" t="inlineStr">
+    <row r="1079">
+      <c r="A1079" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">         ODP (status 3 kunci)</t>
         </is>
       </c>
-      <c r="B458" s="7" t="inlineStr">
+      <c r="B1079" s="7" t="inlineStr">
         <is>
           <t>Titik</t>
         </is>
       </c>
-      <c r="C458" s="7" t="inlineStr">
+      <c r="C1079" s="7" t="inlineStr">
         <is>
           <t>Deskripsi + Status Kunci</t>
         </is>
       </c>
-      <c r="D458" s="7" t="inlineStr">
+      <c r="D1079" s="7" t="inlineStr">
         <is>
           <t>Jml Gembok</t>
         </is>
       </c>
-      <c r="E458" s="7" t="inlineStr">
+      <c r="E1079" s="7" t="inlineStr">
         <is>
           <t>Tanggal</t>
         </is>
       </c>
-      <c r="F458" s="7" t="inlineStr">
+      <c r="F1079" s="7" t="inlineStr">
         <is>
           <t>Koordinat</t>
         </is>
       </c>
     </row>
-    <row r="459">
-      <c r="B459" s="8" t="inlineStr">
+    <row r="1080">
+      <c r="B1080" s="8" t="inlineStr">
         <is>
           <t>#1</t>
         </is>
       </c>
-      <c r="C459" s="8" t="inlineStr">
+      <c r="C1080" s="8" t="inlineStr">
         <is>
           <t>DPFO Rumah Jl. Cempaka Putih No. 6w BATUAJI - Kerambitan, Tabanan, bali (OLT: BA-TAB-01-LT7-TABN PON: 1/1/1)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
         </is>
       </c>
-      <c r="D459" s="8" t="n">
-[...2 lines deleted...]
-      <c r="E459" s="8" t="inlineStr">
+      <c r="D1080" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E1080" s="8" t="inlineStr">
         <is>
           <t>2026-07-31</t>
         </is>
       </c>
-      <c r="F459" s="8" t="inlineStr">
+      <c r="F1080" s="8" t="inlineStr">
         <is>
           <t>-8.525912, 115.107129</t>
         </is>
       </c>
     </row>
-    <row r="461">
-      <c r="A461" s="6" t="inlineStr">
+    <row r="1082">
+      <c r="A1082" s="6" t="inlineStr">
         <is>
           <t xml:space="preserve">      ▸ Segment: TAB-01-D1967-M268S4</t>
         </is>
       </c>
     </row>
-    <row r="462">
-      <c r="A462" s="7" t="inlineStr">
+    <row r="1083">
+      <c r="A1083" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">         ODP (status 3 kunci)</t>
         </is>
       </c>
-      <c r="B462" s="7" t="inlineStr">
+      <c r="B1083" s="7" t="inlineStr">
         <is>
           <t>Titik</t>
         </is>
       </c>
-      <c r="C462" s="7" t="inlineStr">
+      <c r="C1083" s="7" t="inlineStr">
         <is>
           <t>Deskripsi + Status Kunci</t>
         </is>
       </c>
-      <c r="D462" s="7" t="inlineStr">
+      <c r="D1083" s="7" t="inlineStr">
         <is>
           <t>Jml Gembok</t>
         </is>
       </c>
-      <c r="E462" s="7" t="inlineStr">
+      <c r="E1083" s="7" t="inlineStr">
         <is>
           <t>Tanggal</t>
         </is>
       </c>
-      <c r="F462" s="7" t="inlineStr">
+      <c r="F1083" s="7" t="inlineStr">
         <is>
           <t>Koordinat</t>
         </is>
       </c>
     </row>
-    <row r="463">
-      <c r="B463" s="8" t="inlineStr">
+    <row r="1084">
+      <c r="B1084" s="8" t="inlineStr">
         <is>
           <t>#1</t>
         </is>
       </c>
-      <c r="C463" s="8" t="inlineStr">
+      <c r="C1084" s="8" t="inlineStr">
         <is>
           <t>MS Rumah Jl. Cempaka Putih No. 6w BATUAJI - Kerambitan, Tabanan, bali (OLT : BA-TAB-01-LT7-TABN PON : 1/1/1)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
         </is>
       </c>
-      <c r="D463" s="8" t="n">
-[...2 lines deleted...]
-      <c r="E463" s="8" t="inlineStr">
+      <c r="D1084" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E1084" s="8" t="inlineStr">
         <is>
           <t>2026-07-31</t>
         </is>
       </c>
-      <c r="F463" s="8" t="inlineStr">
+      <c r="F1084" s="8" t="inlineStr">
         <is>
           <t>-8.525462, 115.108085</t>
         </is>
       </c>
     </row>
-    <row r="465">
-      <c r="A465" s="6" t="inlineStr">
+    <row r="1086">
+      <c r="A1086" s="6" t="inlineStr">
         <is>
           <t xml:space="preserve">      ▸ Segment: TAB-03-D1088-M150S2</t>
         </is>
       </c>
     </row>
-    <row r="466">
-      <c r="A466" s="7" t="inlineStr">
+    <row r="1087">
+      <c r="A1087" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">         ODP (status 3 kunci)</t>
         </is>
       </c>
-      <c r="B466" s="7" t="inlineStr">
+      <c r="B1087" s="7" t="inlineStr">
         <is>
           <t>Titik</t>
         </is>
       </c>
-      <c r="C466" s="7" t="inlineStr">
+      <c r="C1087" s="7" t="inlineStr">
         <is>
           <t>Deskripsi + Status Kunci</t>
         </is>
       </c>
-      <c r="D466" s="7" t="inlineStr">
+      <c r="D1087" s="7" t="inlineStr">
         <is>
           <t>Jml Gembok</t>
         </is>
       </c>
-      <c r="E466" s="7" t="inlineStr">
+      <c r="E1087" s="7" t="inlineStr">
         <is>
           <t>Tanggal</t>
         </is>
       </c>
-      <c r="F466" s="7" t="inlineStr">
+      <c r="F1087" s="7" t="inlineStr">
         <is>
           <t>Koordinat</t>
         </is>
       </c>
     </row>
-    <row r="467">
-      <c r="B467" s="8" t="inlineStr">
+    <row r="1088">
+      <c r="B1088" s="8" t="inlineStr">
         <is>
           <t>#1</t>
         </is>
       </c>
-      <c r="C467" s="8" t="inlineStr">
+      <c r="C1088" s="8" t="inlineStr">
         <is>
           <t>DPFO rumah nn279, Jl. Batu Belig, No. ~82161-1661, 1, Open Area Tista, Tabanan, bali (OLT : BA-TAB-01-LT2-TABN PON : 1/1/10)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
         </is>
       </c>
-      <c r="D467" s="8" t="n">
-[...2 lines deleted...]
-      <c r="E467" s="8" t="inlineStr">
+      <c r="D1088" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E1088" s="8" t="inlineStr">
         <is>
           <t>2026-07-28</t>
         </is>
       </c>
-      <c r="F467" s="8" t="inlineStr">
+      <c r="F1088" s="8" t="inlineStr">
         <is>
           <t>-8.541585, 115.074928</t>
         </is>
       </c>
     </row>
-    <row r="469">
-      <c r="A469" s="6" t="inlineStr">
+    <row r="1090">
+      <c r="A1090" s="6" t="inlineStr">
         <is>
           <t xml:space="preserve">      ▸ Segment: TAB-03-D1090-M150S4</t>
         </is>
       </c>
     </row>
-    <row r="470">
-      <c r="A470" s="7" t="inlineStr">
+    <row r="1091">
+      <c r="A1091" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">         ODP (status 3 kunci)</t>
         </is>
       </c>
-      <c r="B470" s="7" t="inlineStr">
+      <c r="B1091" s="7" t="inlineStr">
         <is>
           <t>Titik</t>
         </is>
       </c>
-      <c r="C470" s="7" t="inlineStr">
+      <c r="C1091" s="7" t="inlineStr">
         <is>
           <t>Deskripsi + Status Kunci</t>
         </is>
       </c>
-      <c r="D470" s="7" t="inlineStr">
+      <c r="D1091" s="7" t="inlineStr">
         <is>
           <t>Jml Gembok</t>
         </is>
       </c>
-      <c r="E470" s="7" t="inlineStr">
+      <c r="E1091" s="7" t="inlineStr">
         <is>
           <t>Tanggal</t>
         </is>
       </c>
-      <c r="F470" s="7" t="inlineStr">
+      <c r="F1091" s="7" t="inlineStr">
         <is>
           <t>Koordinat</t>
         </is>
       </c>
     </row>
-    <row r="471">
-      <c r="B471" s="8" t="inlineStr">
+    <row r="1092">
+      <c r="B1092" s="8" t="inlineStr">
         <is>
           <t>#1</t>
         </is>
       </c>
-      <c r="C471" s="8" t="inlineStr">
+      <c r="C1092" s="8" t="inlineStr">
         <is>
           <t>MS rumah nn279, Jl. Batu Belig, No. ~82161-1661, 1, Open Area Tista, Tabanan, bali (OLT : BA-TAB-01-LT2-TABN PON : 1/1/10)  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
         </is>
       </c>
-      <c r="D471" s="8" t="n">
-[...2 lines deleted...]
-      <c r="E471" s="8" t="inlineStr">
+      <c r="D1092" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E1092" s="8" t="inlineStr">
         <is>
           <t>2026-07-28</t>
         </is>
       </c>
-      <c r="F471" s="8" t="inlineStr">
+      <c r="F1092" s="8" t="inlineStr">
         <is>
           <t>-8.543695, 115.074566</t>
         </is>
       </c>
     </row>
-    <row r="473">
-      <c r="A473" s="6" t="inlineStr">
+    <row r="1094">
+      <c r="A1094" s="6" t="inlineStr">
         <is>
           <t xml:space="preserve">      ▸ Segment: TAB-05-D0301-M043S5</t>
         </is>
       </c>
     </row>
-    <row r="474">
-      <c r="A474" s="7" t="inlineStr">
+    <row r="1095">
+      <c r="A1095" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">         ODP (status 3 kunci)</t>
         </is>
       </c>
-      <c r="B474" s="7" t="inlineStr">
+      <c r="B1095" s="7" t="inlineStr">
         <is>
           <t>Titik</t>
         </is>
       </c>
-      <c r="C474" s="7" t="inlineStr">
+      <c r="C1095" s="7" t="inlineStr">
         <is>
           <t>Deskripsi + Status Kunci</t>
         </is>
       </c>
-      <c r="D474" s="7" t="inlineStr">
+      <c r="D1095" s="7" t="inlineStr">
         <is>
           <t>Jml Gembok</t>
         </is>
       </c>
-      <c r="E474" s="7" t="inlineStr">
+      <c r="E1095" s="7" t="inlineStr">
         <is>
           <t>Tanggal</t>
         </is>
       </c>
-      <c r="F474" s="7" t="inlineStr">
+      <c r="F1095" s="7" t="inlineStr">
         <is>
           <t>Koordinat</t>
         </is>
       </c>
     </row>
-    <row r="475">
-      <c r="B475" s="8" t="inlineStr">
+    <row r="1096">
+      <c r="B1096" s="8" t="inlineStr">
         <is>
           <t>#1</t>
         </is>
       </c>
-      <c r="C475" s="8" t="inlineStr">
+      <c r="C1096" s="8" t="inlineStr">
         <is>
           <t>Rumah NN0374, Jl. Perum Cempaka Residence, No. ~82161-2794, , Open Area Sembung Gede, Tabanan, bali 82161 IDN CRT         : CRT2607005835 OLT         : -BA-TAB-01-LT2-TABN PON         : -1/2/6:6  |  K1 Tersedia  |  K2 Tersedia  |  K3 Tersedia</t>
         </is>
       </c>
-      <c r="D475" s="8" t="n">
-[...2 lines deleted...]
-      <c r="E475" s="8" t="inlineStr">
+      <c r="D1096" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E1096" s="8" t="inlineStr">
         <is>
           <t>2026-08-13</t>
         </is>
       </c>
-      <c r="F475" s="8" t="inlineStr">
+      <c r="F1096" s="8" t="inlineStr">
         <is>
           <t>-8.528561, 115.095209</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="120">
+  <mergeCells count="215">
     <mergeCell ref="A205:F205"/>
-    <mergeCell ref="A133:F133"/>
-    <mergeCell ref="A189:F189"/>
+    <mergeCell ref="A472:F472"/>
+    <mergeCell ref="A183:F183"/>
+    <mergeCell ref="A717:F717"/>
+    <mergeCell ref="A238:F238"/>
     <mergeCell ref="A351:F351"/>
-    <mergeCell ref="A409:F409"/>
-    <mergeCell ref="A301:F301"/>
+    <mergeCell ref="A636:F636"/>
+    <mergeCell ref="A758:F758"/>
+    <mergeCell ref="A596:F596"/>
+    <mergeCell ref="A1074:F1074"/>
     <mergeCell ref="A331:F331"/>
+    <mergeCell ref="A464:F464"/>
+    <mergeCell ref="A524:F524"/>
+    <mergeCell ref="A822:F822"/>
+    <mergeCell ref="A1049:F1049"/>
     <mergeCell ref="A5:F5"/>
-    <mergeCell ref="A32:F32"/>
-[...2 lines deleted...]
-    <mergeCell ref="A318:F318"/>
+    <mergeCell ref="A263:F263"/>
+    <mergeCell ref="A616:F616"/>
+    <mergeCell ref="A303:F303"/>
+    <mergeCell ref="A1058:F1058"/>
+    <mergeCell ref="A508:F508"/>
+    <mergeCell ref="A684:F684"/>
+    <mergeCell ref="A588:F588"/>
     <mergeCell ref="A81:F81"/>
-    <mergeCell ref="A265:F265"/>
     <mergeCell ref="A323:F323"/>
-    <mergeCell ref="A121:F121"/>
-[...3 lines deleted...]
-    <mergeCell ref="A289:F289"/>
+    <mergeCell ref="A436:F436"/>
+    <mergeCell ref="A916:F916"/>
+    <mergeCell ref="A814:F814"/>
+    <mergeCell ref="A786:F786"/>
+    <mergeCell ref="A1090:F1090"/>
     <mergeCell ref="A347:F347"/>
-    <mergeCell ref="A40:F40"/>
-[...3 lines deleted...]
-    <mergeCell ref="A241:F241"/>
+    <mergeCell ref="A500:F500"/>
+    <mergeCell ref="A798:F798"/>
+    <mergeCell ref="A226:F226"/>
+    <mergeCell ref="A672:F672"/>
+    <mergeCell ref="A82:F82"/>
+    <mergeCell ref="A291:F291"/>
+    <mergeCell ref="A564:F564"/>
+    <mergeCell ref="A620:F620"/>
+    <mergeCell ref="A987:F987"/>
+    <mergeCell ref="A536:F536"/>
+    <mergeCell ref="A778:F778"/>
+    <mergeCell ref="A1036:F1036"/>
+    <mergeCell ref="A1070:F1070"/>
+    <mergeCell ref="A315:F315"/>
+    <mergeCell ref="A492:F492"/>
     <mergeCell ref="A355:F355"/>
-    <mergeCell ref="A237:F237"/>
+    <mergeCell ref="A762:F762"/>
     <mergeCell ref="A7:F7"/>
-    <mergeCell ref="A473:F473"/>
     <mergeCell ref="A16:F16"/>
-    <mergeCell ref="A221:F221"/>
-    <mergeCell ref="A277:F277"/>
+    <mergeCell ref="A283:F283"/>
     <mergeCell ref="A335:F335"/>
+    <mergeCell ref="A448:F448"/>
+    <mergeCell ref="A746:F746"/>
+    <mergeCell ref="A988:F988"/>
+    <mergeCell ref="A528:F528"/>
+    <mergeCell ref="A826:F826"/>
+    <mergeCell ref="A267:F267"/>
     <mergeCell ref="A149:F149"/>
-    <mergeCell ref="A285:F285"/>
-[...15 lines deleted...]
-    <mergeCell ref="A11:F11"/>
+    <mergeCell ref="A214:F214"/>
+    <mergeCell ref="A18:F18"/>
+    <mergeCell ref="A163:F163"/>
+    <mergeCell ref="A456:F456"/>
+    <mergeCell ref="A512:F512"/>
+    <mergeCell ref="A754:F754"/>
+    <mergeCell ref="A592:F592"/>
+    <mergeCell ref="A1024:F1024"/>
+    <mergeCell ref="A440:F440"/>
+    <mergeCell ref="A738:F738"/>
+    <mergeCell ref="A259:F259"/>
+    <mergeCell ref="A790:F790"/>
+    <mergeCell ref="A311:F311"/>
+    <mergeCell ref="A424:F424"/>
+    <mergeCell ref="A734:F734"/>
+    <mergeCell ref="A206:F206"/>
+    <mergeCell ref="A1023:F1023"/>
+    <mergeCell ref="A1094:F1094"/>
+    <mergeCell ref="A504:F504"/>
+    <mergeCell ref="A709:F709"/>
+    <mergeCell ref="A420:F420"/>
+    <mergeCell ref="A802:F802"/>
+    <mergeCell ref="A774:F774"/>
+    <mergeCell ref="A1078:F1078"/>
+    <mergeCell ref="A230:F230"/>
+    <mergeCell ref="A830:F830"/>
+    <mergeCell ref="A726:F726"/>
+    <mergeCell ref="A782:F782"/>
+    <mergeCell ref="A1066:F1066"/>
+    <mergeCell ref="A319:F319"/>
+    <mergeCell ref="A692:F692"/>
+    <mergeCell ref="A701:F701"/>
+    <mergeCell ref="A412:F412"/>
+    <mergeCell ref="A766:F766"/>
+    <mergeCell ref="A1050:F1050"/>
+    <mergeCell ref="A648:F648"/>
+    <mergeCell ref="A688:F688"/>
     <mergeCell ref="A387:F387"/>
-    <mergeCell ref="A169:F169"/>
-[...2 lines deleted...]
-    <mergeCell ref="A61:F61"/>
+    <mergeCell ref="A191:F191"/>
+    <mergeCell ref="A540:F540"/>
+    <mergeCell ref="A396:F396"/>
+    <mergeCell ref="A452:F452"/>
+    <mergeCell ref="A580:F580"/>
+    <mergeCell ref="A632:F632"/>
+    <mergeCell ref="A476:F476"/>
+    <mergeCell ref="A532:F532"/>
+    <mergeCell ref="A908:F908"/>
     <mergeCell ref="A359:F359"/>
-    <mergeCell ref="A153:F153"/>
+    <mergeCell ref="A218:F218"/>
+    <mergeCell ref="A806:F806"/>
+    <mergeCell ref="A516:F516"/>
     <mergeCell ref="A137:F137"/>
-    <mergeCell ref="A177:F177"/>
     <mergeCell ref="A379:F379"/>
-    <mergeCell ref="A217:F217"/>
-    <mergeCell ref="A453:F453"/>
+    <mergeCell ref="A572:F572"/>
+    <mergeCell ref="A624:F624"/>
+    <mergeCell ref="A164:F164"/>
+    <mergeCell ref="A664:F664"/>
     <mergeCell ref="A375:F375"/>
+    <mergeCell ref="A136:F136"/>
+    <mergeCell ref="A842:F842"/>
     <mergeCell ref="A105:F105"/>
-    <mergeCell ref="A145:F145"/>
-[...2 lines deleted...]
-    <mergeCell ref="A181:F181"/>
+    <mergeCell ref="A556:F556"/>
+    <mergeCell ref="A210:F210"/>
+    <mergeCell ref="A713:F713"/>
+    <mergeCell ref="A242:F242"/>
+    <mergeCell ref="A1037:F1037"/>
+    <mergeCell ref="A251:F251"/>
+    <mergeCell ref="A307:F307"/>
+    <mergeCell ref="A834:F834"/>
+    <mergeCell ref="A17:F17"/>
     <mergeCell ref="A371:F371"/>
-    <mergeCell ref="A253:F253"/>
-[...1 lines deleted...]
-    <mergeCell ref="A109:F109"/>
     <mergeCell ref="A165:F165"/>
-    <mergeCell ref="A293:F293"/>
-[...8 lines deleted...]
-    <mergeCell ref="A36:F36"/>
+    <mergeCell ref="A818:F818"/>
+    <mergeCell ref="A600:F600"/>
+    <mergeCell ref="A612:F612"/>
+    <mergeCell ref="A416:F416"/>
+    <mergeCell ref="A299:F299"/>
+    <mergeCell ref="A656:F656"/>
+    <mergeCell ref="A705:F705"/>
+    <mergeCell ref="A1054:F1054"/>
+    <mergeCell ref="A1041:F1041"/>
+    <mergeCell ref="A544:F544"/>
+    <mergeCell ref="A400:F400"/>
+    <mergeCell ref="A584:F584"/>
+    <mergeCell ref="A295:F295"/>
+    <mergeCell ref="A676:F676"/>
+    <mergeCell ref="A480:F480"/>
+    <mergeCell ref="A742:F742"/>
+    <mergeCell ref="A568:F568"/>
+    <mergeCell ref="A279:F279"/>
+    <mergeCell ref="A608:F608"/>
+    <mergeCell ref="A810:F810"/>
+    <mergeCell ref="A496:F496"/>
     <mergeCell ref="A383:F383"/>
+    <mergeCell ref="A576:F576"/>
+    <mergeCell ref="A287:F287"/>
     <mergeCell ref="A343:F343"/>
-    <mergeCell ref="A457:F457"/>
-    <mergeCell ref="A281:F281"/>
+    <mergeCell ref="A628:F628"/>
     <mergeCell ref="A339:F339"/>
-    <mergeCell ref="A427:F427"/>
-    <mergeCell ref="A65:F65"/>
+    <mergeCell ref="A668:F668"/>
+    <mergeCell ref="A750:F750"/>
+    <mergeCell ref="A560:F560"/>
+    <mergeCell ref="A271:F271"/>
+    <mergeCell ref="A652:F652"/>
     <mergeCell ref="A363:F363"/>
+    <mergeCell ref="A718:F718"/>
+    <mergeCell ref="A246:F246"/>
     <mergeCell ref="A193:F193"/>
-    <mergeCell ref="A233:F233"/>
-[...6 lines deleted...]
-    <mergeCell ref="A113:F113"/>
+    <mergeCell ref="A255:F255"/>
+    <mergeCell ref="A444:F444"/>
+    <mergeCell ref="A640:F640"/>
+    <mergeCell ref="A484:F484"/>
+    <mergeCell ref="A838:F838"/>
+    <mergeCell ref="A192:F192"/>
+    <mergeCell ref="A847:F847"/>
+    <mergeCell ref="A104:F104"/>
     <mergeCell ref="A428:F428"/>
-    <mergeCell ref="A185:F185"/>
+    <mergeCell ref="A468:F468"/>
+    <mergeCell ref="A604:F604"/>
+    <mergeCell ref="A247:F247"/>
+    <mergeCell ref="A1082:F1082"/>
+    <mergeCell ref="A1045:F1045"/>
+    <mergeCell ref="A106:F106"/>
+    <mergeCell ref="A234:F234"/>
     <mergeCell ref="A404:F404"/>
-    <mergeCell ref="A209:F209"/>
-    <mergeCell ref="A445:F445"/>
+    <mergeCell ref="A184:F184"/>
+    <mergeCell ref="A147:F147"/>
+    <mergeCell ref="A660:F660"/>
     <mergeCell ref="A327:F327"/>
-    <mergeCell ref="A52:F52"/>
+    <mergeCell ref="A460:F460"/>
     <mergeCell ref="A432:F432"/>
+    <mergeCell ref="A696:F696"/>
+    <mergeCell ref="A730:F730"/>
+    <mergeCell ref="A770:F770"/>
+    <mergeCell ref="A680:F680"/>
     <mergeCell ref="A391:F391"/>
-    <mergeCell ref="A77:F77"/>
+    <mergeCell ref="A794:F794"/>
     <mergeCell ref="A201:F201"/>
-    <mergeCell ref="A261:F261"/>
-    <mergeCell ref="A437:F437"/>
+    <mergeCell ref="A148:F148"/>
+    <mergeCell ref="A275:F275"/>
+    <mergeCell ref="A222:F222"/>
+    <mergeCell ref="A1062:F1062"/>
+    <mergeCell ref="A520:F520"/>
+    <mergeCell ref="A722:F722"/>
+    <mergeCell ref="A915:F915"/>
+    <mergeCell ref="A1086:F1086"/>
     <mergeCell ref="A197:F197"/>
+    <mergeCell ref="A909:F909"/>
+    <mergeCell ref="A552:F552"/>
     <mergeCell ref="A408:F408"/>
     <mergeCell ref="A6:F6"/>
-    <mergeCell ref="A69:F69"/>
+    <mergeCell ref="A644:F644"/>
+    <mergeCell ref="A488:F488"/>
+    <mergeCell ref="A548:F548"/>
+    <mergeCell ref="A846:F846"/>
     <mergeCell ref="A367:F367"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>