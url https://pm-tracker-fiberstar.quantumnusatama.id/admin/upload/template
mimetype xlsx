--- v0 (2026-07-02)
+++ v1 (2026-08-31)
@@ -447,71 +447,75 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:M5"/>
+  <dimension ref="A1:Q5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="30" customWidth="1" min="3" max="3"/>
     <col width="16" customWidth="1" min="4" max="4"/>
     <col width="16" customWidth="1" min="5" max="5"/>
     <col width="24" customWidth="1" min="6" max="6"/>
     <col width="18" customWidth="1" min="7" max="7"/>
     <col width="18" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="16" customWidth="1" min="10" max="10"/>
     <col width="24" customWidth="1" min="11" max="11"/>
     <col width="18" customWidth="1" min="12" max="12"/>
     <col width="18" customWidth="1" min="13" max="13"/>
+    <col width="18" customWidth="1" min="14" max="14"/>
+    <col width="18" customWidth="1" min="15" max="15"/>
+    <col width="18" customWidth="1" min="16" max="16"/>
+    <col width="18" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1" ht="30" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Tanggal</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Segment</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>ODP Di Gembok</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
@@ -536,135 +540,163 @@
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>JB Di Gembok</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>Jumlah Gembok JB</t>
         </is>
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Tikor JB</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Foto JB Before</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Foto JB After</t>
         </is>
       </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Foto ODP Before 2</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Foto ODP After 2</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Foto JB Before 2</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Foto JB After 2</t>
+        </is>
+      </c>
     </row>
     <row r="2" ht="22" customHeight="1">
       <c r="A2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <t>12/05/2026</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
           <t>03KRW248_CILEMPUNG_GH - 03KRW465_SUKAJAYA_KRW_MT</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>ODP 1</t>
         </is>
       </c>
       <c r="E2" s="2" t="n">
         <v>2</v>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>-6.2023817, 107.5360017</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr"/>
       <c r="H2" s="2" t="inlineStr"/>
       <c r="I2" s="2" t="inlineStr">
         <is>
           <t>Jb1</t>
         </is>
       </c>
       <c r="J2" s="2" t="n">
         <v>4</v>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
           <t>-6.2030000, 107.5365000</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr"/>
       <c r="M2" s="2" t="inlineStr"/>
+      <c r="N2" s="2" t="inlineStr"/>
+      <c r="O2" s="2" t="inlineStr"/>
+      <c r="P2" s="2" t="inlineStr"/>
+      <c r="Q2" s="2" t="inlineStr"/>
     </row>
     <row r="3" ht="22" customHeight="1">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>12/05/2026</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>Segment-02</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>ODP 2</t>
         </is>
       </c>
       <c r="E3" s="2" t="n">
         <v>1</v>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>-6.2040000, 107.5370000</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr"/>
       <c r="H3" s="2" t="inlineStr"/>
       <c r="I3" s="2" t="inlineStr"/>
       <c r="J3" s="2" t="inlineStr"/>
       <c r="K3" s="2" t="inlineStr"/>
       <c r="L3" s="2" t="inlineStr"/>
       <c r="M3" s="2" t="inlineStr"/>
+      <c r="N3" s="2" t="inlineStr"/>
+      <c r="O3" s="2" t="inlineStr"/>
+      <c r="P3" s="2" t="inlineStr"/>
+      <c r="Q3" s="2" t="inlineStr"/>
     </row>
     <row r="5" ht="48" customHeight="1">
       <c r="A5" s="3" t="inlineStr">
         <is>
-          <t>Catatan: Kolom A (No) harus angka &amp; Kolom B (Tanggal) WAJIB diisi (baris tanpa tanggal akan dilewati saat import). Tiap baris berisi 2 titik: ODP (kolom D–H) dan JB (kolom I–M); keduanya bertipe Gembok (status 3 kunci). Isi minimal deskripsi atau Tikor pada satu blok — blok yang kosong dilewati. Foto disisipkan langsung ke sel kolom G/H (ODP) dan L/M (JB) — Insert &gt; Picture in cell. Nama file = nama Area.</t>
+          <t>Catatan: Kolom A (No) harus angka &amp; Kolom B (Tanggal) WAJIB diisi (baris tanpa tanggal akan dilewati saat import). Tiap baris berisi 2 titik: ODP (kolom D–H) dan JB (kolom I–M); keduanya bertipe Gembok (status 3 kunci). Isi minimal deskripsi atau Tikor pada satu blok — blok yang kosong dilewati. Foto PM 1 disisipkan langsung ke sel kolom G/H (ODP) dan L/M (JB); Foto PM 2 (opsional) ke sel kolom N/O (ODP) dan P/Q (JB) — Insert &gt; Picture in cell. Nama file = nama Area.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="A5:M5"/>
+    <mergeCell ref="A5:Q5"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>